--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c65ab3368c4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805df4bbbd7840af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b06edaf979240d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1d82ac85144361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492ef807cfd841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b06edaf979240d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee9ada48e9341cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1d82ac85144361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>