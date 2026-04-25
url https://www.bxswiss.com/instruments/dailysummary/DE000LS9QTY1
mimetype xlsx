--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805df4bbbd7840af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abaa3af775247f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1d82ac85144361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c3080900504e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee9ada48e9341cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1d82ac85144361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2570e685884427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c3080900504e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>