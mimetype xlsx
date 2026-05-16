--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abaa3af775247f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b257e7fccd4267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87c3080900504e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f41f99ae3364e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2570e685884427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87c3080900504e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08085f5441df46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f41f99ae3364e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>