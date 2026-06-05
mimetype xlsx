--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b257e7fccd4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970185239a9e415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f41f99ae3364e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fc1e58294648b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08085f5441df46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f41f99ae3364e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1682b56dcb4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fc1e58294648b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>