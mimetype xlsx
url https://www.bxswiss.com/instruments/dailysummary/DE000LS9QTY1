--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970185239a9e415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d4ebb7fad54945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fc1e58294648b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73add5895484f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1682b56dcb4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fc1e58294648b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4174c3abbd43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73add5895484f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>