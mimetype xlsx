--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d4ebb7fad54945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c125e974d8b4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73add5895484f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd727e1c53b914c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4174c3abbd43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73add5895484f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543a1ba9282f4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd727e1c53b914c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>