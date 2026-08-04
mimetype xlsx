--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c125e974d8b4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c47f91a0fbb4ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd727e1c53b914c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d04f771b014d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543a1ba9282f4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd727e1c53b914c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b855764c9a46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d04f771b014d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>180,819</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,705</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>178,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,806</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>