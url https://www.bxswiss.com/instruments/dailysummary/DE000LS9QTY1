--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c47f91a0fbb4ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53622ee3d0b44fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d04f771b014d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc941baa50f084bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b855764c9a46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d04f771b014d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f82ed1dd8c4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc941baa50f084bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>