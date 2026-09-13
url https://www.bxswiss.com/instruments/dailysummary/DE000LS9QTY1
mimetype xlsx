--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53622ee3d0b44fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1c65f45fc643b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc941baa50f084bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcdc947e614435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f82ed1dd8c4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc941baa50f084bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034db3b33ac741e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcdc947e614435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,191</x:t>
-[...360 lines deleted...]
-          <x:t>178,837</x:t>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>