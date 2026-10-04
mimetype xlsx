--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1c65f45fc643b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0beace4db57a4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcdc947e614435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9761c054b72a4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034db3b33ac741e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcdc947e614435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4baeff3dbb4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9761c054b72a4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>