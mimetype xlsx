--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0beace4db57a4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788747784d394b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9761c054b72a4681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea08f9caca5740a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4baeff3dbb4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9761c054b72a4681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276038fa018243fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea08f9caca5740a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Schuldentilgungskraft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>