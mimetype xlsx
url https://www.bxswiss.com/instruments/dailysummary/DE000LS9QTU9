--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf59290d9e84460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae4a32a7fb24fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a09f54aa04c4768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa5e92ae2e84c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9a757224bf4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a09f54aa04c4768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c9030e138548e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa5e92ae2e84c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>