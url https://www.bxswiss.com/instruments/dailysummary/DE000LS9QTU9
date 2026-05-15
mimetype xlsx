--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae4a32a7fb24fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb767ef6970df4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa5e92ae2e84c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34108bf72b504506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c9030e138548e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa5e92ae2e84c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12078d77d5144b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34108bf72b504506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,556</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>