--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb767ef6970df4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd0f7dcf1894db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34108bf72b504506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61bb0d1152044c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12078d77d5144b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34108bf72b504506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d29442e5a7d4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61bb0d1152044c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>