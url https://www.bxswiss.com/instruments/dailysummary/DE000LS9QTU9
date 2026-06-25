--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd0f7dcf1894db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d8f7eabd2d4860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61bb0d1152044c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6528776b96364255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d29442e5a7d4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61bb0d1152044c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20b8506dfa3447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6528776b96364255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>