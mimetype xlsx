--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d8f7eabd2d4860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffd10f8d7874ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6528776b96364255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb1a5a69b1234baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20b8506dfa3447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6528776b96364255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927314c0918d4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb1a5a69b1234baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>