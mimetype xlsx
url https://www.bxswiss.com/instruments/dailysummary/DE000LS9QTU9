--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffd10f8d7874ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2136c1fb97c9413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb1a5a69b1234baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dace9695e743c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927314c0918d4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb1a5a69b1234baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae9335f91ea426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dace9695e743c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>