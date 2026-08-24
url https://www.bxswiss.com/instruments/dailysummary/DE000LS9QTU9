--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2136c1fb97c9413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7765868061db4856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dace9695e743c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48cb3e121489446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae9335f91ea426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dace9695e743c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda899cc7d1004232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48cb3e121489446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,911</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>