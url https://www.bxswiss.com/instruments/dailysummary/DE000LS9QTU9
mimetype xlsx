--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7765868061db4856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700656c9a22b4a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48cb3e121489446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re865be78e97242a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda899cc7d1004232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48cb3e121489446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c967fb64f84525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re865be78e97242a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,418 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...343 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,907</x:t>
@@ -677,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>