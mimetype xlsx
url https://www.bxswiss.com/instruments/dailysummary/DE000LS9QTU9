--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700656c9a22b4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63023883780b43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re865be78e97242a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18357ee66e704e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c967fb64f84525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re865be78e97242a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785dd93a97c94ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18357ee66e704e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...249 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,991</x:t>
-[...306 lines deleted...]
-          <x:t>154,384</x:t>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>