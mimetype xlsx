--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63023883780b43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eead71b88084dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18357ee66e704e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320129ef6e514879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785dd93a97c94ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18357ee66e704e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f15fffd2074176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320129ef6e514879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Euro Wasserstoff Maxx Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>