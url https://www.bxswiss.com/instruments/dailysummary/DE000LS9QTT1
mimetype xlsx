--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52254fc81bff42a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa60a56c8de24837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ea088bacc34fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a320737ffc4724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2ff6a100d9438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ea088bacc34fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6b15f4a61047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a320737ffc4724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>