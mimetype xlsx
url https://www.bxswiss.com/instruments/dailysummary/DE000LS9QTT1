--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa60a56c8de24837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6e969a4e864a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a320737ffc4724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e71e7c9de64cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6b15f4a61047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a320737ffc4724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f605e0f4ee74530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e71e7c9de64cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>