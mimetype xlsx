--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6e969a4e864a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00075b0d8624bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e71e7c9de64cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3227269acaf4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f605e0f4ee74530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e71e7c9de64cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96209c8fced14032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3227269acaf4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>