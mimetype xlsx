--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820626e253454ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea22ebcc2694c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95d853ff8af41f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eda64e21e54af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d0d8b38dca4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95d853ff8af41f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf506dbf1b14d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eda64e21e54af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,457</x:t>
-[...306 lines deleted...]
-          <x:t>135,640</x:t>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>