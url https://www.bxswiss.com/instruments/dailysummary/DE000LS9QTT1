--- v7 (2026-04-03)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea22ebcc2694c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95557d167b154e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eda64e21e54af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09c96f8c542443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf506dbf1b14d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eda64e21e54af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00c737d72b94e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09c96f8c542443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>