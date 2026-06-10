--- v8 (2026-04-29)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95557d167b154e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e20bc6cea3347c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09c96f8c542443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066481074ecc46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00c737d72b94e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09c96f8c542443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89bfd4eb7004e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066481074ecc46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>148,490</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>