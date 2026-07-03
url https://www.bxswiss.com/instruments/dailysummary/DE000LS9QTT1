--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e20bc6cea3347c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2776124916e94830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066481074ecc46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147fcc2069c24402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89bfd4eb7004e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066481074ecc46f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ef4ba704fb467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147fcc2069c24402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>