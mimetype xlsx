--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2776124916e94830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f91b5fa4fc4e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147fcc2069c24402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805803b606854809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ef4ba704fb467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147fcc2069c24402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6c77e8002843f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805803b606854809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>