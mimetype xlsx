--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f91b5fa4fc4e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bb295b43cf437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805803b606854809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cdea45569d4f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6c77e8002843f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805803b606854809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0420fc483d4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cdea45569d4f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>