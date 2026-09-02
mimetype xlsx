--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bb295b43cf437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52254fc81bff42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cdea45569d4f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ea088bacc34fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0420fc483d4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cdea45569d4f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2ff6a100d9438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ea088bacc34fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Survive the recession</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTT1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>150,271</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,174</x:t>
-[...539 lines deleted...]
-          <x:t>152,717</x:t>
+          <x:t>147,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>