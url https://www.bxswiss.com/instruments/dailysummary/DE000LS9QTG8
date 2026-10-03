--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5af1ef22f94fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12297ed073cb4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1bde5ce24d4c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c87b687bbe4d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9173136d2e704bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1bde5ce24d4c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803fe9dfd71b4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c87b687bbe4d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>