--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12297ed073cb4799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4ca7e2c74548e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c87b687bbe4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f890e2fe4c4c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803fe9dfd71b4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c87b687bbe4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d55f0f798ef497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f890e2fe4c4c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>313,159</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,431</x:t>
-[...242 lines deleted...]
-          <x:t>310,779</x:t>
+          <x:t>318,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>316,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>