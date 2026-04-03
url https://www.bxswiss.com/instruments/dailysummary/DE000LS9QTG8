--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9898f4a2962465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4542325d9b4d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa40ea251014938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6fc9453cf343ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63545ed624e64883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa40ea251014938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0464f0516c464333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6fc9453cf343ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>