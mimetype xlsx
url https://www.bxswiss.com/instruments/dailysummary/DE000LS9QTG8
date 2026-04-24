--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4542325d9b4d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42aeef922b7a4c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6fc9453cf343ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18aa44085d18422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0464f0516c464333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6fc9453cf343ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47e9791fd284724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18aa44085d18422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>