--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42aeef922b7a4c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b3c37e596547df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18aa44085d18422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c224d9acee4bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47e9791fd284724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18aa44085d18422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc689bf874b4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c224d9acee4bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>