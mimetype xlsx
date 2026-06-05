--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b3c37e596547df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8071e94bebdb40e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c224d9acee4bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d69660723a14325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc689bf874b4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c224d9acee4bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb094bbb7fcd7485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d69660723a14325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>294,494</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>307,116</x:t>
-[...63 lines deleted...]
-          <x:t>309,467</x:t>
+          <x:t>299,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>