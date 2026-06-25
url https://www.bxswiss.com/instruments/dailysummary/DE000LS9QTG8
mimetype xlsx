--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8071e94bebdb40e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e403a74feb4e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d69660723a14325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e70d10e68245e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb094bbb7fcd7485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d69660723a14325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63df2f76eb9e4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e70d10e68245e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>307,116</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>299,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,790</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>