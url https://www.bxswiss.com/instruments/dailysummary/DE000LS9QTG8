--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e403a74feb4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6a950e67304a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e70d10e68245e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f5972b557e4651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63df2f76eb9e4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e70d10e68245e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff269c4c8584c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f5972b557e4651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>