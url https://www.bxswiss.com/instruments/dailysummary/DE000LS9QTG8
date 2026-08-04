--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6a950e67304a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca01b2e40a044b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f5972b557e4651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e93e6d09874e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff269c4c8584c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f5972b557e4651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a6b03aeac14063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e93e6d09874e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>