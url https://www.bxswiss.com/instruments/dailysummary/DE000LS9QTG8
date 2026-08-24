--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca01b2e40a044b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c6220574ae4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e93e6d09874e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1bbd1deb614bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a6b03aeac14063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e93e6d09874e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aff3096ea774436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1bbd1deb614bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>