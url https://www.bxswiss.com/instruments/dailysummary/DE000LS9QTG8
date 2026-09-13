--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c6220574ae4d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5af1ef22f94fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1bbd1deb614bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1bde5ce24d4c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aff3096ea774436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1bbd1deb614bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9173136d2e704bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1bde5ce24d4c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocketfire</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>