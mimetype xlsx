--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116b3bfa127d4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadead9f1bbe4307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a1af0a91ff4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28afcedce844798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41e28d7a4e4404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a1af0a91ff4ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ef99f3009a4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28afcedce844798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>256,145</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,326</x:t>
-[...544 lines deleted...]
-          <x:t>251,502</x:t>
+          <x:t>252,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>