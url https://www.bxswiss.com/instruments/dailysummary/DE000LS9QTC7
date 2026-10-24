--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadead9f1bbe4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2cb466d5564843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28afcedce844798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63d0a0a1f7344f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ef99f3009a4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28afcedce844798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb899eeeab9cc47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63d0a0a1f7344f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>