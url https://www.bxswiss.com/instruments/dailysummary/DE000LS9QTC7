--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e50742f15c34217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e90ef78a04a4734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb12bbc201868483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5d16d5da914fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4727246d0df74435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb12bbc201868483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1200d4b0fcc4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5d16d5da914fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>213,682</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,305</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>215,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>