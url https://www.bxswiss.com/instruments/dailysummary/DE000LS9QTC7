--- v4 (2026-04-05)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e90ef78a04a4734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5684ce34120456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5d16d5da914fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd18f2c6a8884c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1200d4b0fcc4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5d16d5da914fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b94cdac1c8a4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd18f2c6a8884c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>