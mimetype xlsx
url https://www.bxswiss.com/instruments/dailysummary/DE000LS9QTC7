--- v5 (2026-05-01)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5684ce34120456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae5e447b3e34cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd18f2c6a8884c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4369f8499eaf47a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b94cdac1c8a4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd18f2c6a8884c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575baca838294cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4369f8499eaf47a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>253,702</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>