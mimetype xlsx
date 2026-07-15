--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae5e447b3e34cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b679c5f1ff4757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4369f8499eaf47a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2576578ecd4e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575baca838294cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4369f8499eaf47a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73dc66ace2054e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2576578ecd4e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>260,919</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>