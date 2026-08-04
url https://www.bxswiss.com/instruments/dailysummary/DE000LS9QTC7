--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b679c5f1ff4757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf53ea3c7291451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2576578ecd4e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970cddfcef874894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73dc66ace2054e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2576578ecd4e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red85f83c4837422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970cddfcef874894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>