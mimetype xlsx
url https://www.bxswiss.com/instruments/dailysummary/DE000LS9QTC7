--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf53ea3c7291451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32236812ff1849ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970cddfcef874894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac33076033b946ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red85f83c4837422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970cddfcef874894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c632f8e2b5c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac33076033b946ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>