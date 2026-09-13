--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32236812ff1849ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116b3bfa127d4ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac33076033b946ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a1af0a91ff4ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c632f8e2b5c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac33076033b946ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41e28d7a4e4404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a1af0a91ff4ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>