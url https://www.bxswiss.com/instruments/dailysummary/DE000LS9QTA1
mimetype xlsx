--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515a6e9b46a74d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d66ba387be64356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c655dccd9294db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c41ed6540aa47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d74c2e0a7f64a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c655dccd9294db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd3d8aa1d624310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c41ed6540aa47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,357</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>130,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,536</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>