--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d66ba387be64356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14ae75e9d584ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c41ed6540aa47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e406701d723405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd3d8aa1d624310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c41ed6540aa47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d03fe20c6094b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e406701d723405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>