--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec779536af646fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae28ff971080452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402c88bd3d7d4326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80fe363598a4d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79659eaf318c4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402c88bd3d7d4326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cb7855cc384b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80fe363598a4d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>127,223</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>