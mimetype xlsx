--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae28ff971080452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5511590fb82b477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80fe363598a4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a23f976f528405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cb7855cc384b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80fe363598a4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde0b2cac128404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a23f976f528405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>