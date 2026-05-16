--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5511590fb82b477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd430e893f04eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a23f976f528405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c556559c9fa47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde0b2cac128404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a23f976f528405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd289d999194a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c556559c9fa47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>128,084</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>