--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd430e893f04eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cbe0c1d7b5498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c556559c9fa47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c6c421afe64ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd289d999194a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c556559c9fa47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60cdea3e33b342a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c6c421afe64ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,239 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>127,429</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>