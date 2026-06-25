--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cbe0c1d7b5498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878af489d0a6490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c6c421afe64ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb6620e80af4ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60cdea3e33b342a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c6c421afe64ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76021c4dabe246b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb6620e80af4ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>127,180</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,112</x:t>
-[...517 lines deleted...]
-          <x:t>127,341</x:t>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>