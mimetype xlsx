--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878af489d0a6490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb908fa73d461462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb6620e80af4ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021764ee80544b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76021c4dabe246b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb6620e80af4ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d5e2035561434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021764ee80544b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>127,308</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,217</x:t>
-[...102 lines deleted...]
-          <x:t>127,913</x:t>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,764</x:t>
-[...166 lines deleted...]
-          <x:t>128,028</x:t>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>