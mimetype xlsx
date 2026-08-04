--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb908fa73d461462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f6ed61b3664a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021764ee80544b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea24dcd11bfb4031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d5e2035561434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021764ee80544b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418820f45f0142ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea24dcd11bfb4031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>127,913</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,764</x:t>
-[...161 lines deleted...]
-          <x:t>127,863</x:t>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>128,263</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>