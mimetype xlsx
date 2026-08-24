--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f6ed61b3664a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0657596c3b744243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea24dcd11bfb4031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552ae8abb1894028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418820f45f0142ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea24dcd11bfb4031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c327ea071a42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552ae8abb1894028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>