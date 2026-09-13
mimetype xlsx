--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0657596c3b744243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515a6e9b46a74d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552ae8abb1894028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c655dccd9294db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c327ea071a42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552ae8abb1894028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d74c2e0a7f64a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c655dccd9294db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfaches Aktien Scoringmodell </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QTA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>129,646</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,357</x:t>
-[...117 lines deleted...]
-          <x:t>129,738</x:t>
+          <x:t>130,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>