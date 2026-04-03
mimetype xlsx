--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42786f651a1e4428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de37387dbf5453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64f6fc133904807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca7407b388b46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39480f7f85d24025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64f6fc133904807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bcbba43d7e4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca7407b388b46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>43,205</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,034</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>41,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>