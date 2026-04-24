--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de37387dbf5453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a3e72112e64eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca7407b388b46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f9f78c5b2b40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32bcbba43d7e4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca7407b388b46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ff14285ec145be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f9f78c5b2b40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>42,987</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,792</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>42,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>