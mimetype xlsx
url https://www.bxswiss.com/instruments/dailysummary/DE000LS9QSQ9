--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a3e72112e64eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfc1c7d291f4ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f9f78c5b2b40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50457fae7b44141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ff14285ec145be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f9f78c5b2b40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dda61bf81a042b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50457fae7b44141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>43,771</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,696</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>44,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>