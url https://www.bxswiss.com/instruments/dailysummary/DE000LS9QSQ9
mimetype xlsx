--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfc1c7d291f4ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceff2f908a524713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50457fae7b44141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8916fa8423eb41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dda61bf81a042b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50457fae7b44141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b07f46f769c44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8916fa8423eb41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>43,582</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,626</x:t>
-[...328 lines deleted...]
-          <x:t>43,046</x:t>
+          <x:t>44,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>