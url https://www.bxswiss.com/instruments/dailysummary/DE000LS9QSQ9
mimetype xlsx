--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceff2f908a524713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f74cb499be74152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8916fa8423eb41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6e7116b7b24b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b07f46f769c44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8916fa8423eb41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6734e390b7c4494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6e7116b7b24b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>