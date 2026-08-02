--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f74cb499be74152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b26d83994a4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6e7116b7b24b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1871edba08aa4e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6734e390b7c4494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6e7116b7b24b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b875d9b195545bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1871edba08aa4e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>