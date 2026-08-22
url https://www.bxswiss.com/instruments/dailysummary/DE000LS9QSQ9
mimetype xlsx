--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b26d83994a4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red19544a517749dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1871edba08aa4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6daffd4304474591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b875d9b195545bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1871edba08aa4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d08b98520c4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6daffd4304474591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>47,693</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,255</x:t>
-[...301 lines deleted...]
-          <x:t>47,370</x:t>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>