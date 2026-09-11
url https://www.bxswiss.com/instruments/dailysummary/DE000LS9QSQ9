--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red19544a517749dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3778e6864c2b4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6daffd4304474591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cbb81c4c004504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d08b98520c4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6daffd4304474591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94b5921531e4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cbb81c4c004504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>