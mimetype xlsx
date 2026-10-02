--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3778e6864c2b4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdc4e7f7dfb4ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cbb81c4c004504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2dc2b28dce14eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94b5921531e4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cbb81c4c004504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a12607d5324166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2dc2b28dce14eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,706</x:t>
-[...603 lines deleted...]
-          <x:t>50,094</x:t>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>