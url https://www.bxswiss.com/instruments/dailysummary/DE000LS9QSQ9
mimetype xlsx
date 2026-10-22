--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdc4e7f7dfb4ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ed3d7a94ad426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2dc2b28dce14eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08f0d9db4924276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a12607d5324166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2dc2b28dce14eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee5a2122133494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08f0d9db4924276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vorherrschaft und Weltmacht</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>