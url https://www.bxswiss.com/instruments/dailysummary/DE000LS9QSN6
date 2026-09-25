--- v13 (2026-09-04)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaddda7849184eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1ffb9667d5482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454da8bc120643f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1299efcf2ed04688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc1dffe897a4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454da8bc120643f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c4e83dc05c46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1299efcf2ed04688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>205,937</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,288</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>