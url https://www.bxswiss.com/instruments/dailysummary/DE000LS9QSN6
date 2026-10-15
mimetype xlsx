--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1ffb9667d5482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86dc8a63675343e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1299efcf2ed04688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3501c8ec34574976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c4e83dc05c46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1299efcf2ed04688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c67508206e483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3501c8ec34574976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>