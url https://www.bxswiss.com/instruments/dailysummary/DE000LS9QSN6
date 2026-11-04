--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86dc8a63675343e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3274ffb39742e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3501c8ec34574976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ef2efdc1cd4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c67508206e483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3501c8ec34574976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08204bc6bb54c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ef2efdc1cd4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,631</x:t>
-[...468 lines deleted...]
-          <x:t>217,065</x:t>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>