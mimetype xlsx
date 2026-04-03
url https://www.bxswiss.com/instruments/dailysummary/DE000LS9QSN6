--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e89d61af6d4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3fd0989ad54b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed2c3bab30f458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4bc59ac3144575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe5601c966b4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed2c3bab30f458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a82cf55a334593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4bc59ac3144575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...517 lines deleted...]
-          <x:t>178,396</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,874</x:t>
-[...112 lines deleted...]
-          <x:t>181,645</x:t>
+          <x:t>183,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>