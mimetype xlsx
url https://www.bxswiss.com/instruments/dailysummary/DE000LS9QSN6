--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3fd0989ad54b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166de96cb4ed4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4bc59ac3144575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8f265ee30548de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a82cf55a334593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4bc59ac3144575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba761fb98174c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8f265ee30548de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>178,739</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>181,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>