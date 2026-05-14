--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166de96cb4ed4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f571ce719ac421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8f265ee30548de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe29a72f86949de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba761fb98174c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8f265ee30548de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be61af13f9f4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe29a72f86949de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>