--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f571ce719ac421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db54d8b10074daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe29a72f86949de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dd27c40dad403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be61af13f9f4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe29a72f86949de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707ba82b5b1a4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dd27c40dad403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>204,444</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>