--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db54d8b10074daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f0000232c6405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dd27c40dad403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaeff164f1fc4228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707ba82b5b1a4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dd27c40dad403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5113a3d904e34c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaeff164f1fc4228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>