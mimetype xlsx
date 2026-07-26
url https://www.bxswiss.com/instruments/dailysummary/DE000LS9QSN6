--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f0000232c6405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cf367af7dd4897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaeff164f1fc4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6761aafcd1144563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5113a3d904e34c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaeff164f1fc4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc940b6c9f7841a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6761aafcd1144563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>