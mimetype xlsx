--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cf367af7dd4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re465e80ddbec4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6761aafcd1144563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73b65fc4a2d480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc940b6c9f7841a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6761aafcd1144563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc1284c11bd4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73b65fc4a2d480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>