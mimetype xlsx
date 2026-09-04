--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re465e80ddbec4493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaddda7849184eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73b65fc4a2d480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454da8bc120643f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc1284c11bd4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73b65fc4a2d480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc1dffe897a4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454da8bc120643f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alex Growth Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>