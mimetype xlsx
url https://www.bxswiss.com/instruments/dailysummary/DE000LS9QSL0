--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b185a280a648ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b771b41731461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd20f20b84a49a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8039742ee8694199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92144644f6d14e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd20f20b84a49a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red719f965db34046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8039742ee8694199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>