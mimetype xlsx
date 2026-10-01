--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b771b41731461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625baf8f6cad4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8039742ee8694199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb84701ee814c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red719f965db34046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8039742ee8694199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9245a1a551724562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb84701ee814c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>