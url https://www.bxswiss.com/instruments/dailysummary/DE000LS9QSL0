--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625baf8f6cad4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3426d9f7bb614c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb84701ee814c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra784d4d77f144453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9245a1a551724562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb84701ee814c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e1822b57b9f445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra784d4d77f144453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>