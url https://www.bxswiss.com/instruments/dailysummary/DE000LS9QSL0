--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af7f6b11aef42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2a4147de634756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd665bbf395c40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5135c8b409d4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319534123cbf459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd665bbf395c40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f68f5502d994241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5135c8b409d4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>