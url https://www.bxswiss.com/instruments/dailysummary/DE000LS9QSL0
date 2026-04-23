--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2a4147de634756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b467c04cd94a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5135c8b409d4df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79638c9295de425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f68f5502d994241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5135c8b409d4df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf89f919ad945e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79638c9295de425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>