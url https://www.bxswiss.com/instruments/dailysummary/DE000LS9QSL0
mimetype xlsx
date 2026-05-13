--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b467c04cd94a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48702b7d4d8d4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79638c9295de425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4999e535d844b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf89f919ad945e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79638c9295de425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c141f3b59542e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4999e535d844b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>