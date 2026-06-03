--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48702b7d4d8d4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43650e779c3a4b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4999e535d844b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322a7b97ebce483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c141f3b59542e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4999e535d844b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3099d58f824bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322a7b97ebce483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>