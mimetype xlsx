--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43650e779c3a4b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bce47dd34e4b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322a7b97ebce483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834c10d8b0914e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3099d58f824bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322a7b97ebce483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafec5ac989de4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834c10d8b0914e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>