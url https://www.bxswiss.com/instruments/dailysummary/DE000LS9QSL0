--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bce47dd34e4b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ab7e3dc4d94498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834c10d8b0914e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8000852c824d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafec5ac989de4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834c10d8b0914e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056e19ad18b34b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8000852c824d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>