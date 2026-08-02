--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ab7e3dc4d94498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743caa8d5d374eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8000852c824d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195e8193d2aa491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056e19ad18b34b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8000852c824d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7982569a6d5476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195e8193d2aa491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>