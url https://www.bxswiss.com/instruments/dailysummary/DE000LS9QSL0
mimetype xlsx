--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743caa8d5d374eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b185a280a648ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195e8193d2aa491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd20f20b84a49a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7982569a6d5476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195e8193d2aa491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92144644f6d14e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd20f20b84a49a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG  US TEC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>283,326</x:t>
-[...441 lines deleted...]
-          <x:t>279,576</x:t>
+          <x:t>285,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>