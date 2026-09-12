--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa3268192640b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra261de7230b44900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a30dd52e844b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ae7470bad04205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4670b6a6e46a469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a30dd52e844b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce02146c735c4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ae7470bad04205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>