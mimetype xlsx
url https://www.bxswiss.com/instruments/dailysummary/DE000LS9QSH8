--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra261de7230b44900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5807d54086b14da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ae7470bad04205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab127d173d004ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce02146c735c4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ae7470bad04205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c25bdfa633401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab127d173d004ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>233,966</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,285</x:t>
-[...16 lines deleted...]
-          <x:t>235,709</x:t>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,339</x:t>
-[...296 lines deleted...]
-          <x:t>228,715</x:t>
+          <x:t>233,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>