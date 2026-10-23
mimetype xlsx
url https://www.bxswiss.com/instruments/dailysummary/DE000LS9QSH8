--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5807d54086b14da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2106f9c61ba41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab127d173d004ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07939137c39f4ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c25bdfa633401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab127d173d004ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd6ace76efa4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07939137c39f4ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>233,474</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,624</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>232,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,376</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>