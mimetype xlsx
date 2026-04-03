--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c44fc1bb4164f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526ed461ba694c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6aef1d70e941bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dadf47ef5e4101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55dde10925604fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6aef1d70e941bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c4faac68d34665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dadf47ef5e4101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>