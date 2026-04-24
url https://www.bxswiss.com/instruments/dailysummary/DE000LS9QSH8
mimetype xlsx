--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526ed461ba694c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb1c0908094eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dadf47ef5e4101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f861ec1d1974d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c4faac68d34665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dadf47ef5e4101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8afa163ebca4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f861ec1d1974d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>205,589</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,995</x:t>
-[...409 lines deleted...]
-          <x:t>203,400</x:t>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>