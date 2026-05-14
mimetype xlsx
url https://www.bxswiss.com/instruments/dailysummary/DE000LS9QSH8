--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb1c0908094eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aed1cae6d4b449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f861ec1d1974d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dd3fd35b254f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8afa163ebca4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f861ec1d1974d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146dd81b06784c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dd3fd35b254f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>