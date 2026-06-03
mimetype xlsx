--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aed1cae6d4b449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc65ba382294a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dd3fd35b254f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8180cc7b43d94b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146dd81b06784c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dd3fd35b254f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda61b64f0a574264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8180cc7b43d94b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>