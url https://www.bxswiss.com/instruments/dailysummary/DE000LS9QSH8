--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc65ba382294a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb903038435154380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8180cc7b43d94b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3717c302e254192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda61b64f0a574264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8180cc7b43d94b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2fa0e4f36e4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3717c302e254192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>