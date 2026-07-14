--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb903038435154380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aaa97e4d212438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3717c302e254192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a018bc8fe343e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2fa0e4f36e4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3717c302e254192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9c79e738704a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a018bc8fe343e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>214,003</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,239</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>215,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,223</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>