--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aaa97e4d212438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ed3810ffa04256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a018bc8fe343e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a56f2a95064e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9c79e738704a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a018bc8fe343e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9215bc3dfa4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a56f2a95064e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>