--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ed3810ffa04256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fa3268192640b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a56f2a95064e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a30dd52e844b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9215bc3dfa4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a56f2a95064e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4670b6a6e46a469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a30dd52e844b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top25US Mitarbeiterzufriedenheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>