--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d580e40beb419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b5dbc3922047f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04656de92dfe493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ae52d64bce416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52bced00349e4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04656de92dfe493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e4de20a67c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ae52d64bce416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>97,286</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,598</x:t>
-[...463 lines deleted...]
-          <x:t>101,044</x:t>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>