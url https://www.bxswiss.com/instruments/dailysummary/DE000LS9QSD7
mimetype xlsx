--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b5dbc3922047f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d2dbcfee9c42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ae52d64bce416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311d0d5dea0347ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e4de20a67c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ae52d64bce416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radab9b7c1fa04c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311d0d5dea0347ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>