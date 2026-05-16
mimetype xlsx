--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d2dbcfee9c42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5d613f69a34aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311d0d5dea0347ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c6042ba6844cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radab9b7c1fa04c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311d0d5dea0347ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1f7a8ffaec4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c6042ba6844cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>