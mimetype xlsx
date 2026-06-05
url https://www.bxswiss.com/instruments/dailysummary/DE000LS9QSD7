--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5d613f69a34aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd9603cfcf24925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c6042ba6844cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edb9ec75fd94ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1f7a8ffaec4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c6042ba6844cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59ce4531b2946f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edb9ec75fd94ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>