--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd9603cfcf24925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5cd81e40d941f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edb9ec75fd94ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c46035045fd4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59ce4531b2946f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edb9ec75fd94ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re827af1e1d92415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c46035045fd4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>