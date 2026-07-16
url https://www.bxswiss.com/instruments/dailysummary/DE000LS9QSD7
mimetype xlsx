--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5cd81e40d941f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ffcf1a5c314045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c46035045fd4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19df12f3d1e84bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re827af1e1d92415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c46035045fd4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139e4b4cbca244d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19df12f3d1e84bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>