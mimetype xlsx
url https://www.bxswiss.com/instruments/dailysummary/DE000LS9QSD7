--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ffcf1a5c314045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366118ea9c3c4934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19df12f3d1e84bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f0a384c0ce4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139e4b4cbca244d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19df12f3d1e84bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28079ba4cf064171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f0a384c0ce4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>