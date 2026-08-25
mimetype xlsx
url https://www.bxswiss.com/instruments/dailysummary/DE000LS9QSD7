--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366118ea9c3c4934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cb8239ed114c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f0a384c0ce4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bae35c997c48c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28079ba4cf064171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f0a384c0ce4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984fd51e209d47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bae35c997c48c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>128,131</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,740</x:t>
-[...296 lines deleted...]
-          <x:t>133,496</x:t>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>