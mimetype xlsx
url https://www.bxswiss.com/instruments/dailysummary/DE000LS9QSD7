--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cb8239ed114c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2903a799a80248e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bae35c997c48c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8d25e803bf41c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984fd51e209d47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bae35c997c48c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b9daa33fa54cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8d25e803bf41c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>