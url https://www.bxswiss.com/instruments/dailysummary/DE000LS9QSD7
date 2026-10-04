--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2903a799a80248e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e27448cb7649a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8d25e803bf41c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462d35a71ea24243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b9daa33fa54cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8d25e803bf41c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725ae24078dc4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462d35a71ea24243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>