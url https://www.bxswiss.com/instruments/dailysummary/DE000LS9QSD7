--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e27448cb7649a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00c039dc4aa4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462d35a71ea24243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2fd5d3ec834ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725ae24078dc4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462d35a71ea24243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d80e0d77a5d4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2fd5d3ec834ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Wasserstoff H2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QSD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>134,398</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>134,012</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>