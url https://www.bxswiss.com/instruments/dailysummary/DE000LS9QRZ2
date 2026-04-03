--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fedda26476645c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7875454fa715489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410047e4d4a74022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0459174596204d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdcf4e4de9a484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410047e4d4a74022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4893bf6065d4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0459174596204d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>46,056</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,377</x:t>
-[...65 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,411</x:t>
-[...414 lines deleted...]
-          <x:t>47,532</x:t>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>