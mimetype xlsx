--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7875454fa715489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279a7dc7dd854c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0459174596204d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0cbaa829d874560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4893bf6065d4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0459174596204d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c908e3f2394492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0cbaa829d874560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>