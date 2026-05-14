--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279a7dc7dd854c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bf820b2f9c4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0cbaa829d874560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a88b2134d74814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c908e3f2394492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0cbaa829d874560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc487c836d34499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a88b2134d74814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>46,466</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>47,478</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>