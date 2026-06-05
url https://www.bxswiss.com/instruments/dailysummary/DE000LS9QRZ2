--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bf820b2f9c4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffbc9b58f0c43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a88b2134d74814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ffca869c094c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc487c836d34499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a88b2134d74814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05114ca2c3964259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ffca869c094c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>