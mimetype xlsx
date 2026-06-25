--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffbc9b58f0c43ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d9d93e362f489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ffca869c094c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6661f92ee5894aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05114ca2c3964259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ffca869c094c8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59eea3db3fef42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6661f92ee5894aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>