--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d9d93e362f489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4aa1267b484b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6661f92ee5894aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8005bc7bc83d48d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59eea3db3fef42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6661f92ee5894aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b6934aeb1c4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8005bc7bc83d48d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>49,754</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>49,322</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,151</x:t>
-[...16 lines deleted...]
-          <x:t>49,526</x:t>
+          <x:t>50,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,423</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>50,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,784</x:t>
-[...247 lines deleted...]
-          <x:t>49,765</x:t>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>