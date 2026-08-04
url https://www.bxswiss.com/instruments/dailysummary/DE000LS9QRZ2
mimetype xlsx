--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4aa1267b484b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbbe19892be434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8005bc7bc83d48d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9711d361ccfa49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b6934aeb1c4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8005bc7bc83d48d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R970b9b5ee2da4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9711d361ccfa49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>