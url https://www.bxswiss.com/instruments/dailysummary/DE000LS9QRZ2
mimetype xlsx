--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbbe19892be434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939e68cef9554924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9711d361ccfa49f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d335033cafe424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R970b9b5ee2da4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9711d361ccfa49f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864195a3677c4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d335033cafe424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>