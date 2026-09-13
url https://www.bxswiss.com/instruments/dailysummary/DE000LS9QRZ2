--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939e68cef9554924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0432e8e26584bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d335033cafe424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a623963b2e460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864195a3677c4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d335033cafe424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94780b377aea4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a623963b2e460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>