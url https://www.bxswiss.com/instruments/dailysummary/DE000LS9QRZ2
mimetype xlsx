--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0432e8e26584bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recda88ef5c524a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a623963b2e460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856f3ea387b542b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94780b377aea4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a623963b2e460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4304e01d7f4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856f3ea387b542b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,786</x:t>
-[...102 lines deleted...]
-          <x:t>53,595</x:t>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,512</x:t>
-[...318 lines deleted...]
-          <x:t>53,945</x:t>
+          <x:t>53,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>53,913</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>