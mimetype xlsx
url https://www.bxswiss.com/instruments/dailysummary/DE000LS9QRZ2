--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recda88ef5c524a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2bc0403b464742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856f3ea387b542b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a874e41adef4499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4304e01d7f4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856f3ea387b542b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5460b73d217434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a874e41adef4499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Internet der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>53,945</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,045</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>