--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9204ac942641f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e4ad8771fd4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb0d5ceda9214ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2a27af5006484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa44c75354b04911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb0d5ceda9214ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fa491b89f441e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2a27af5006484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,862</x:t>
-[...188 lines deleted...]
-          <x:t>175,806</x:t>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,556</x:t>
-[...188 lines deleted...]
-          <x:t>173,018</x:t>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>