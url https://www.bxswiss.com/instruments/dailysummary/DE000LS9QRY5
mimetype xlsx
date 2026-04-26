--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e4ad8771fd4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830137ce65fd4156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2a27af5006484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94be6dddae0240e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fa491b89f441e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2a27af5006484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32142ffc2d6f4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94be6dddae0240e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>