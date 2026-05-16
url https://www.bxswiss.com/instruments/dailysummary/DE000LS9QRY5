--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830137ce65fd4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8e868de2f64fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94be6dddae0240e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d803170b99d4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32142ffc2d6f4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94be6dddae0240e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc82bf25253e45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d803170b99d4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>