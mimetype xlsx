--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8e868de2f64fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2794c99ebe4447e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d803170b99d4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7924e3adb6b04876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc82bf25253e45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d803170b99d4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adce9eb7c484318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7924e3adb6b04876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>