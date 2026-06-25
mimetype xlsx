--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2794c99ebe4447e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153f845775ab43d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7924e3adb6b04876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e40fa16e1c4d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adce9eb7c484318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7924e3adb6b04876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460fcb1f113949c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e40fa16e1c4d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>