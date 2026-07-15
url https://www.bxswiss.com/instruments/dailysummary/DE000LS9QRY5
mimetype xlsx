--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153f845775ab43d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra240efd685e14434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e40fa16e1c4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4533b85c17a3412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460fcb1f113949c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e40fa16e1c4d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d2bd864c924bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4533b85c17a3412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>