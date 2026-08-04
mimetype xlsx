--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra240efd685e14434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6522f479c2cf4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4533b85c17a3412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ab96a59b8743bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d2bd864c924bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4533b85c17a3412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a44dc3b28343cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ab96a59b8743bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>