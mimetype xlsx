--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6522f479c2cf4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5b7d90f3814f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ab96a59b8743bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567e3845acfd448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a44dc3b28343cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ab96a59b8743bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b82cb1fc1c451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567e3845acfd448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>