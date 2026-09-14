--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5b7d90f3814f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85737377c9c470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567e3845acfd448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8906c4cace4d48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b82cb1fc1c451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567e3845acfd448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61a6e7c4ebf409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8906c4cace4d48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>