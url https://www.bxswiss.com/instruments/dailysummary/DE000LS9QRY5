--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85737377c9c470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7615f20e2294009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8906c4cace4d48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e671ab3b1d432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61a6e7c4ebf409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8906c4cace4d48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bd50fd15b04875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e671ab3b1d432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>