--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7615f20e2294009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03099f5e5ce4b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e671ab3b1d432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720b55b8a2f7475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bd50fd15b04875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e671ab3b1d432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd0f160cf914f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720b55b8a2f7475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Int. Werte nach ED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>