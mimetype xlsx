--- v8 (2026-09-02)
+++ v9 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e281b0ea72453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12fcc61d3424283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb479da1ce110456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545beaaa68bb474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132ad4da085b45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb479da1ce110456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a35f4462bf4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545beaaa68bb474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>