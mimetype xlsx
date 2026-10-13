--- v9 (2026-09-23)
+++ v10 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12fcc61d3424283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d9b74829ad4590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545beaaa68bb474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dda81dc3c14870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a35f4462bf4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545beaaa68bb474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f585499cd2416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dda81dc3c14870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>