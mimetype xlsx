--- v10 (2026-10-13)
+++ v11 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d9b74829ad4590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8d190e29c447b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dda81dc3c14870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf0335b6dd1e4dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f585499cd2416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dda81dc3c14870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eec7ab11b9b4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf0335b6dd1e4dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>140,024</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,880</x:t>
-[...355 lines deleted...]
-          <x:t>150,043</x:t>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>