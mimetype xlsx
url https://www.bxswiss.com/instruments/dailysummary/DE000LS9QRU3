--- v1 (2026-02-21)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe36aae753d4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2e579b08f448bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3382bb027a874a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18210a8795624c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2344a5b549ce4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3382bb027a874a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2ac7489c0a4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18210a8795624c40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>103,306</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>