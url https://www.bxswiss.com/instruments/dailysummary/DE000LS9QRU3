--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2e579b08f448bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra109eb6758ea4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18210a8795624c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296c9c9d875c404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2ac7489c0a4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18210a8795624c40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936814fc158b453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296c9c9d875c404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>