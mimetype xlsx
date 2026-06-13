--- v3 (2026-04-25)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra109eb6758ea4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e410e06c0948e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296c9c9d875c404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf76af2171ef4d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936814fc158b453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296c9c9d875c404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d7954a15484f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf76af2171ef4d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,261</x:t>
-[...144 lines deleted...]
-          <x:t>106,275</x:t>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>