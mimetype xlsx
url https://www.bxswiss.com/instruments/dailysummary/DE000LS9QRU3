--- v4 (2026-06-13)
+++ v5 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e410e06c0948e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de17a17c3e84a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf76af2171ef4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3702905b2c24ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d7954a15484f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf76af2171ef4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71c686779474e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3702905b2c24ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>