--- v5 (2026-07-03)
+++ v6 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de17a17c3e84a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606f011f0244429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3702905b2c24ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2dc1a3236c4f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71c686779474e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3702905b2c24ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb261f2fd44ff42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2dc1a3236c4f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>