--- v6 (2026-07-24)
+++ v7 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606f011f0244429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e851a9e06a4817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2dc1a3236c4f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351618f38250409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb261f2fd44ff42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2dc1a3236c4f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d121dafec44218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351618f38250409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>