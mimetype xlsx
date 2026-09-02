--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e851a9e06a4817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e281b0ea72453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351618f38250409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb479da1ce110456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d121dafec44218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351618f38250409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132ad4da085b45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb479da1ce110456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech Victory</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>