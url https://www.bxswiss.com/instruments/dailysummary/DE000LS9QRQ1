--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01778a545814a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d4555b76104188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3c2e761e4946c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda459667fc5440df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39631b017824871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3c2e761e4946c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee569434c1946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda459667fc5440df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,378</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>