--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d4555b76104188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref83e660956246de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda459667fc5440df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69c358fd2264bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee569434c1946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda459667fc5440df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6864cf9ad04c4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69c358fd2264bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...92 lines deleted...]
-          <x:t>167,916</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,063</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>169,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,154</x:t>
         </x:is>
       </x:c>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>