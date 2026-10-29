--- v13 (2026-10-08)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref83e660956246de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6732c0cabb154dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69c358fd2264bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac07cd89a03c4473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6864cf9ad04c4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69c358fd2264bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68c85302f0b45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac07cd89a03c4473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>