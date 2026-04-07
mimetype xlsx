--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1fb7f3f69f4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30dbde58e92e4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f511d6a8f6542c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed4291c54ba43b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afe8b313c234ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f511d6a8f6542c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfe2606f80a4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed4291c54ba43b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>