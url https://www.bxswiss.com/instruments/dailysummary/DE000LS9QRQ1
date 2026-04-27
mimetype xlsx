--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30dbde58e92e4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1116e6b835c64f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed4291c54ba43b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reacb67963ecf4350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfe2606f80a4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed4291c54ba43b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578cc732230b45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reacb67963ecf4350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>