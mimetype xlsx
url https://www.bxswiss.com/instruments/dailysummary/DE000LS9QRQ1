--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1116e6b835c64f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04e9cb310f443d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reacb67963ecf4350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cfc156e3e64f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578cc732230b45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reacb67963ecf4350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845a010d1418448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cfc156e3e64f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>144,893</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>