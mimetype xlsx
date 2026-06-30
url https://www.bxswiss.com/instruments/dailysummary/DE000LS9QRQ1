--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04e9cb310f443d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126c0f0af702434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cfc156e3e64f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65b25f12d884ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845a010d1418448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cfc156e3e64f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977131113bf148eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65b25f12d884ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>