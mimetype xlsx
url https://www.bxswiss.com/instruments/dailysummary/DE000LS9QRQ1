--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126c0f0af702434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51bbdc3743e44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65b25f12d884ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930ed3c253a34fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977131113bf148eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65b25f12d884ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra718693e9bdd439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930ed3c253a34fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>