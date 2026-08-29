--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51bbdc3743e44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01778a545814a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930ed3c253a34fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3c2e761e4946c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra718693e9bdd439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930ed3c253a34fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39631b017824871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3c2e761e4946c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Tech - long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>159,284</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>