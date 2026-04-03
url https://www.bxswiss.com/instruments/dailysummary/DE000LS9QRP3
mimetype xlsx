--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f1aa4c4f3c4e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cbdfe17e0c4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde82cfdb85b24b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864df55168fc4a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cd2854f1044e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde82cfdb85b24b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969954f4d8eb4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864df55168fc4a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>