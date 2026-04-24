--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cbdfe17e0c4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b7f1f5a46242c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864df55168fc4a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b7929bf7a64614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969954f4d8eb4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864df55168fc4a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc521ddd555b4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b7929bf7a64614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,568</x:t>
-[...522 lines deleted...]
-          <x:t>25,619</x:t>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>