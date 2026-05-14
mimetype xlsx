--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b7f1f5a46242c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6af1d55c52645e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b7929bf7a64614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e51deb781b24e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc521ddd555b4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b7929bf7a64614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996274e68d8f4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e51deb781b24e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>