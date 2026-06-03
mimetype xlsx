--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6af1d55c52645e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cefac3055748f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e51deb781b24e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50de76a25db40dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996274e68d8f4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e51deb781b24e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83aa4313ec348bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50de76a25db40dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>