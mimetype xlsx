--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cefac3055748f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb8c15dbdfc4339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50de76a25db40dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70a5c03aeea42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83aa4313ec348bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50de76a25db40dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c944d37a9e4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70a5c03aeea42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>28,038</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>29,738</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>