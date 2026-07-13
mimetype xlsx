--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb8c15dbdfc4339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794d34263d334d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70a5c03aeea42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02128e7d745e474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c944d37a9e4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70a5c03aeea42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19d6b1a098c4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02128e7d745e474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>28,812</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>