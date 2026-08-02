--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794d34263d334d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ffb63535004458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02128e7d745e474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07bb27ec23f4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19d6b1a098c4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02128e7d745e474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715013ab467a47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07bb27ec23f4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>28,213</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>27,876</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>