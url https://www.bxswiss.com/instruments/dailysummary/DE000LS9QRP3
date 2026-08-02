--- v10 (2026-08-02)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ffb63535004458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691cbd76ec17451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07bb27ec23f4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73e9e7699d04576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715013ab467a47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07bb27ec23f4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d8ed820f964b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73e9e7699d04576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>