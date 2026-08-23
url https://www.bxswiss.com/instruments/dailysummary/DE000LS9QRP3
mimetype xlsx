--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691cbd76ec17451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f09b30e1054025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73e9e7699d04576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280dfbb6e63e46f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d8ed820f964b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73e9e7699d04576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae9c74d6dc14604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280dfbb6e63e46f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,878</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,667</x:t>
-[...144 lines deleted...]
-          <x:t>26,796</x:t>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>