--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f09b30e1054025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddd124ac3ff47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280dfbb6e63e46f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd802065e8de494f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae9c74d6dc14604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280dfbb6e63e46f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25beaeee17d41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd802065e8de494f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>