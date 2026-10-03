--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddd124ac3ff47a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a6970d7945412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd802065e8de494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce733afc86348fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25beaeee17d41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd802065e8de494f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0527d321774141e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce733afc86348fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>24,013</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,823</x:t>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...404 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,063</x:t>
-[...171 lines deleted...]
-          <x:t>25,555</x:t>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>