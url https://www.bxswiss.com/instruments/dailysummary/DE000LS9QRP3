--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a6970d7945412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda0eb544934436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce733afc86348fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3764448320d4c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0527d321774141e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce733afc86348fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra544351c324c4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3764448320d4c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fast Lane </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,063</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>22,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,418</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>