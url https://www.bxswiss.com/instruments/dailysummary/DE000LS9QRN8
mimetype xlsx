--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0933a04883b841bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851d870fdaed4600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5b38d0799e48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23408df44b914918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d270864a8341d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5b38d0799e48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f51bd6847534f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23408df44b914918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,365</x:t>
-[...269 lines deleted...]
-          <x:t>210,354</x:t>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,879</x:t>
-[...80 lines deleted...]
-          <x:t>217,766</x:t>
+          <x:t>208,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>