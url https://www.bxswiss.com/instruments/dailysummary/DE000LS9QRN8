--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851d870fdaed4600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afac7abf7254092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23408df44b914918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36255410757147ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f51bd6847534f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23408df44b914918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5b13a9e0ac477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36255410757147ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>