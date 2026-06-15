--- v6 (2026-04-24)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afac7abf7254092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3976f3c81ef47e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36255410757147ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687bfbed9c9640cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5b13a9e0ac477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36255410757147ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb040239aba5479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687bfbed9c9640cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>227,624</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>