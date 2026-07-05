--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3976f3c81ef47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f3c582cb514c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687bfbed9c9640cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4558f4a8614c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb040239aba5479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687bfbed9c9640cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5b993002a04121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4558f4a8614c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>