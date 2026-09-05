--- v8 (2026-07-05)
+++ v9 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f3c582cb514c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c213dc81724e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4558f4a8614c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1fb4942b9a459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5b993002a04121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4558f4a8614c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ea46fb53244e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1fb4942b9a459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,373 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>214,345</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>