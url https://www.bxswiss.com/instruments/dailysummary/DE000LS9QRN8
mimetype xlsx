--- v9 (2026-09-05)
+++ v10 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c213dc81724e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33baace980da4c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1fb4942b9a459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897c16773ad946b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ea46fb53244e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1fb4942b9a459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2306d1fdb05f41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897c16773ad946b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,833</x:t>
         </x:is>
       </x:c>
@@ -491,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>