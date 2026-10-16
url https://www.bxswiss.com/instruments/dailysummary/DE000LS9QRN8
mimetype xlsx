--- v10 (2026-09-25)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33baace980da4c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1d0cb4853048f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897c16773ad946b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c89a0bad1a4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2306d1fdb05f41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897c16773ad946b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref213d9eacf4429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c89a0bad1a4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>