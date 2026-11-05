--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1d0cb4853048f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23226fa00c1846b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c89a0bad1a4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f5e96a6ad04453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref213d9eacf4429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c89a0bad1a4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb08dceb8874a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f5e96a6ad04453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Three of a Kind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>