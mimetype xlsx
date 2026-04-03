--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4f02519ed14fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef8b9d6e0674c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6c6314c710a4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f9f0c4959f4b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6626119b4864b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6c6314c710a4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821bd402d623467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f9f0c4959f4b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>