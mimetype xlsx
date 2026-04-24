--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef8b9d6e0674c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04064d6de6e487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f9f0c4959f4b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5c0e6d8f92445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821bd402d623467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f9f0c4959f4b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880e01a213984d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5c0e6d8f92445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,432</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>