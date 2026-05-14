--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb04064d6de6e487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e5fadde3d347a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5c0e6d8f92445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7317bae77b4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880e01a213984d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5c0e6d8f92445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751c61053b6c4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7317bae77b4d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>