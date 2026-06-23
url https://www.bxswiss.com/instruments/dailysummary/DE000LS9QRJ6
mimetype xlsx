--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e5fadde3d347a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4c0a3bdc014f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7317bae77b4d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46044c0b2ac54d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751c61053b6c4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7317bae77b4d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e73da118124fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46044c0b2ac54d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>172,425</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>