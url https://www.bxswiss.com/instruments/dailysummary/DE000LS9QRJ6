--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4c0a3bdc014f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ae2e6fec364749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46044c0b2ac54d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91f382d36df42cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e73da118124fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46044c0b2ac54d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb207d3dde51f4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91f382d36df42cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>