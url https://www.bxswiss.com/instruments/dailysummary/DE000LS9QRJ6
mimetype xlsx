--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ae2e6fec364749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916978f31c9f4081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91f382d36df42cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af9f279e7b0430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb207d3dde51f4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91f382d36df42cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8528ce8bad34554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af9f279e7b0430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,980</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>139,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>