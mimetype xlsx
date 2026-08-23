--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916978f31c9f4081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc5d7e2765a4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af9f279e7b0430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ba6e50ea684029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8528ce8bad34554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af9f279e7b0430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c16eec0c2064a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ba6e50ea684029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>