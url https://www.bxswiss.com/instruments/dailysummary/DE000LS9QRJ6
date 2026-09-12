--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc5d7e2765a4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6715d1f872494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ba6e50ea684029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4332a2b7a74721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c16eec0c2064a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ba6e50ea684029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc72fcc1f674b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4332a2b7a74721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>