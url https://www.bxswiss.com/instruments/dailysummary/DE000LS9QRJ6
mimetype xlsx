--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6715d1f872494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bd08cfcd3646b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4332a2b7a74721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd930d420dc7b4b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc72fcc1f674b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4332a2b7a74721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544a0135b9984219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd930d420dc7b4b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>