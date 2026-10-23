--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bd08cfcd3646b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c70a2ae52814621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd930d420dc7b4b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38b395d1d13418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544a0135b9984219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd930d420dc7b4b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b4f31ea24a4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38b395d1d13418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wolfs beste Edelmetallaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>