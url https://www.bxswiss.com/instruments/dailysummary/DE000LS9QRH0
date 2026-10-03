--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6c473184e34c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ee72056c7c4cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ece2520ab3d457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1570fadfc60b4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1812ac57036b45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ece2520ab3d457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c2950c45994056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1570fadfc60b4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>