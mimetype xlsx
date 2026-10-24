--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ee72056c7c4cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfae1ebe8aa4377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1570fadfc60b4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2283d0e96a44cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c2950c45994056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1570fadfc60b4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38f8ccece384caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2283d0e96a44cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>