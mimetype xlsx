--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ee826f2c2a4bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3436865403ec4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9403d35b664e4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd9bea9dff14d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d0c94335dff43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9403d35b664e4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be2766cd3cb47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd9bea9dff14d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>