--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3436865403ec4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54200533f2384700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd9bea9dff14d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra870d1f404e5429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be2766cd3cb47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd9bea9dff14d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbaadc3f3a64d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra870d1f404e5429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>