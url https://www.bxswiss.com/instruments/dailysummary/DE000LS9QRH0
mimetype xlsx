--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54200533f2384700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a3b2ab7f234156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra870d1f404e5429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9f2be77ed849fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbaadc3f3a64d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra870d1f404e5429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d9ca0fe5eb4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9f2be77ed849fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>