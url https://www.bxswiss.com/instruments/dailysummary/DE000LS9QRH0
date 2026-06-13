--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a3b2ab7f234156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0503249d18e469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9f2be77ed849fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558cb8ce91a5414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d9ca0fe5eb4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9f2be77ed849fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255e2d9c709b4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558cb8ce91a5414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>