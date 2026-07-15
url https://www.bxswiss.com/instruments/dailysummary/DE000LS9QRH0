--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0503249d18e469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22dd8155c00a424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558cb8ce91a5414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fda14a0c784dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255e2d9c709b4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558cb8ce91a5414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re889c2678df94f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fda14a0c784dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>146,558</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>