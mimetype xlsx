--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22dd8155c00a424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e68b2af4b3426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fda14a0c784dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c4422e3a8b4041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re889c2678df94f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fda14a0c784dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb059821c1ab945d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c4422e3a8b4041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>149,935</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,362</x:t>
-[...512 lines deleted...]
-          <x:t>152,322</x:t>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>