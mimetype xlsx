--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e68b2af4b3426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30fea3443064087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c4422e3a8b4041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664b8975948f4d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb059821c1ab945d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c4422e3a8b4041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394bdd08a0b34b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664b8975948f4d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>