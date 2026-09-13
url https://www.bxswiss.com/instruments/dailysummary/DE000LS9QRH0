--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30fea3443064087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6c473184e34c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664b8975948f4d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ece2520ab3d457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394bdd08a0b34b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664b8975948f4d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1812ac57036b45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ece2520ab3d457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investments in  Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QRH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>