--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84aeeee0037440a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a612f16e1f4135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec8c68915c94a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9725c7088c4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09be34a6c194435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec8c68915c94a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4075a0a683409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9725c7088c4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,278</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>