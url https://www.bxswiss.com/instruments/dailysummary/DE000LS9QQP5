--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a612f16e1f4135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b006999dd346c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9725c7088c4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39177eec79cb47f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4075a0a683409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9725c7088c4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a10371745c14fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39177eec79cb47f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>40,290</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,867</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>38,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,062</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>