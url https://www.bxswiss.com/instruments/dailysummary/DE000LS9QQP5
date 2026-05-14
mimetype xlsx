--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b006999dd346c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab24fd63bba436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39177eec79cb47f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b26245988b42ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a10371745c14fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39177eec79cb47f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334c0631f94c4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b26245988b42ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>