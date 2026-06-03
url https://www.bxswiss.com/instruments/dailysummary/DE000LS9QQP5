--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab24fd63bba436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ff71b97411410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b26245988b42ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09e703518d04775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334c0631f94c4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b26245988b42ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6aa2e35b804d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09e703518d04775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>