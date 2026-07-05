--- v7 (2026-06-03)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ff71b97411410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591c4bd071b64e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09e703518d04775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8481f8f6c74f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6aa2e35b804d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09e703518d04775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fba4190d06414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8481f8f6c74f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>46,697</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>