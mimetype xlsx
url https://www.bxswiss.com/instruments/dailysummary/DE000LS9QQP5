--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591c4bd071b64e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbb25e37324402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8481f8f6c74f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf559b25448da49b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fba4190d06414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8481f8f6c74f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795258607a064123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf559b25448da49b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>44,380</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>