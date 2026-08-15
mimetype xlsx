--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbb25e37324402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c91f5f425e481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf559b25448da49b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3ed83d5ba84898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795258607a064123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf559b25448da49b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a6dffdd02b4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3ed83d5ba84898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>