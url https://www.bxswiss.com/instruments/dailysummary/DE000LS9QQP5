--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c91f5f425e481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda630a1b576c4efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3ed83d5ba84898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c02d35b12994086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a6dffdd02b4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3ed83d5ba84898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a8d18936bb4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c02d35b12994086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>