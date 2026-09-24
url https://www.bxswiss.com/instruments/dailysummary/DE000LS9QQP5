--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda630a1b576c4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbf25b10ee94b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c02d35b12994086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0f1481e58040a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a8d18936bb4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c02d35b12994086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2167a9745e544914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0f1481e58040a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>