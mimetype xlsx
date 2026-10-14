--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbf25b10ee94b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fdf1002ea64127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0f1481e58040a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3129764a12f84cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2167a9745e544914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0f1481e58040a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cef4b6f84b942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3129764a12f84cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>