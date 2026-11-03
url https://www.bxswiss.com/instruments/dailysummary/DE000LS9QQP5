--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fdf1002ea64127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06704eaff95c4ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3129764a12f84cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra114f96af4be4a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cef4b6f84b942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3129764a12f84cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8398302a811344c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra114f96af4be4a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>