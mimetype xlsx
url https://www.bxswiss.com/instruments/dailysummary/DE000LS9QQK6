--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72cfe44e16c14d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce7308d075147fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74df38b81488435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be91c5b17614d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ec368561674524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74df38b81488435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad80db447ce42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be91c5b17614d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>86,028</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,565</x:t>
-[...404 lines deleted...]
-          <x:t>82,438</x:t>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>