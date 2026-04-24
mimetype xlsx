--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce7308d075147fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f313d8308a743c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be91c5b17614d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72bc035626241ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad80db447ce42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be91c5b17614d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7466451d597c431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72bc035626241ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>81,568</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>84,384</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>