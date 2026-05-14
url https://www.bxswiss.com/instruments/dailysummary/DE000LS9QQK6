--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f313d8308a743c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646705287f774b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72bc035626241ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ab358ca2b642a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7466451d597c431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72bc035626241ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f1206733ad41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ab358ca2b642a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>