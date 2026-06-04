--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646705287f774b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc135a15198864d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ab358ca2b642a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72fea62c1dc4a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f1206733ad41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ab358ca2b642a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6d816c5ccb410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72fea62c1dc4a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>