--- v9 (2026-06-04)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc135a15198864d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4eff99475e4a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72fea62c1dc4a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763e4be58ff54282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6d816c5ccb410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72fea62c1dc4a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13373bfaee44cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763e4be58ff54282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>