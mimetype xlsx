--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4eff99475e4a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6616c7637ce44d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763e4be58ff54282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59629fcddba432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13373bfaee44cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763e4be58ff54282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeff222eadcd48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59629fcddba432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>