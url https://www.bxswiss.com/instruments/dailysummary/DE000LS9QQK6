--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6616c7637ce44d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910cf635d6194de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59629fcddba432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd7a77b60e24512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeff222eadcd48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59629fcddba432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7453a980677b4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd7a77b60e24512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>