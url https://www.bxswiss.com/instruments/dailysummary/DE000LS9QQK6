--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910cf635d6194de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6389b1fb65e43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd7a77b60e24512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7dfc70a84f4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7453a980677b4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd7a77b60e24512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3f1026fe714c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7dfc70a84f4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>90,186</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,937</x:t>
-[...566 lines deleted...]
-          <x:t>86,519</x:t>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>