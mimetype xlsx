--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6389b1fb65e43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673938e969c74f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7dfc70a84f4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f5c9c2224c4ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3f1026fe714c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7dfc70a84f4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49220c9d09740ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f5c9c2224c4ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>