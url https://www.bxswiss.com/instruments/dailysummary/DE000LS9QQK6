--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673938e969c74f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d35ad9e688b4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f5c9c2224c4ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec721b84541e46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49220c9d09740ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f5c9c2224c4ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb140665293954c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec721b84541e46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>