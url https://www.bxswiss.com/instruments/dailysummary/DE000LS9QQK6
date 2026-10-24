--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d35ad9e688b4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3766dd5dd4f74bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec721b84541e46bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb025c02a6e742b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb140665293954c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec721b84541e46bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01ff0f241054144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb025c02a6e742b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beste Community Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>87,491</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,028</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>88,006</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,497</x:t>
-[...242 lines deleted...]
-          <x:t>88,474</x:t>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>