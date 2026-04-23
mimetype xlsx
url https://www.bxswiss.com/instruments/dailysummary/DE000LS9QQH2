--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270ec2f40237463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c4f5fbfa424699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65be150880744057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a4e7f537f84378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bf61f6e2ba479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65be150880744057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08d00605b784ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a4e7f537f84378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...522 lines deleted...]
-          <x:t>92,738</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,697</x:t>
-[...102 lines deleted...]
-          <x:t>92,498</x:t>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>