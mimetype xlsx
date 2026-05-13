--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c4f5fbfa424699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3deebcaff20f47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a4e7f537f84378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc900500abf58456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08d00605b784ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a4e7f537f84378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a47ed367de24b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc900500abf58456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>93,812</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,298</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>93,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,012</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>