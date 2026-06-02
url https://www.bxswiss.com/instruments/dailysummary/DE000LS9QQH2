--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3deebcaff20f47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e31046362fc4d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc900500abf58456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5bf88b60b9a4cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a47ed367de24b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc900500abf58456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aba0d415ef34571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5bf88b60b9a4cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>