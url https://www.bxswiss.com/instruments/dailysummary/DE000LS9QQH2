--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e31046362fc4d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf825c485b7a042e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5bf88b60b9a4cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42586e9bd2284e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aba0d415ef34571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5bf88b60b9a4cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a2ef7f43c8449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42586e9bd2284e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>94,226</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>