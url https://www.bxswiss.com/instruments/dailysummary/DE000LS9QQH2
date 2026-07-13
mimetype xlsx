--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf825c485b7a042e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racacb469e38f4ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42586e9bd2284e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b7d06680ed418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a2ef7f43c8449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42586e9bd2284e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94f59ca3f7c4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b7d06680ed418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>