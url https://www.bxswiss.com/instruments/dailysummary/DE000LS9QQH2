--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racacb469e38f4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031f63b1b28d4932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b7d06680ed418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3705951137943c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94f59ca3f7c4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b7d06680ed418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c112efb4744191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3705951137943c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>94,003</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,454</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>93,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,292</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>