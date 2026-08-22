--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031f63b1b28d4932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5217281e7f42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3705951137943c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087876f553f14a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c112efb4744191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3705951137943c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfddd04df29c4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087876f553f14a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>