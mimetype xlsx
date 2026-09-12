--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5217281e7f42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7cc1946ac14c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087876f553f14a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579522eba8d34862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfddd04df29c4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087876f553f14a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5faf3ba9c4649dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579522eba8d34862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,144</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>97,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>