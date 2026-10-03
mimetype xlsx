--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7cc1946ac14c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4810d7eeb7ae4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579522eba8d34862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3168e9711e074f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5faf3ba9c4649dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579522eba8d34862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697c46ca6b384215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3168e9711e074f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>97,235</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,749</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>96,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,991</x:t>
-[...31 lines deleted...]
-          <x:t>97,126</x:t>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>