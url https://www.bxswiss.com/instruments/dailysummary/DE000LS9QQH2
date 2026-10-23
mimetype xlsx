--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4810d7eeb7ae4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0600aa92d1414259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3168e9711e074f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fe3d9679be40d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697c46ca6b384215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3168e9711e074f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe6e8c5d1f24742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fe3d9679be40d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BIG 4 - Suchtmittel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,653</x:t>
-[...237 lines deleted...]
-          <x:t>99,832</x:t>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>94,236</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>