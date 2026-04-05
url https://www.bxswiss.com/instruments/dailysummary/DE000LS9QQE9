--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re904ccdd108e4195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e4d81719ab4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e5e5b797f74877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8fdf9360c4ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b0ed09701844e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e5e5b797f74877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5e8a243bfc40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8fdf9360c4ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>