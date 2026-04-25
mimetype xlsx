--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e4d81719ab4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebf80bdc9764c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8fdf9360c4ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2594c3e60254118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5e8a243bfc40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8fdf9360c4ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3242f9d4124b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2594c3e60254118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>