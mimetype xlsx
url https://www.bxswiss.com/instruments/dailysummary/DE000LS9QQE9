--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebf80bdc9764c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02a07cf03514541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2594c3e60254118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b630b3a7ea24b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3242f9d4124b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2594c3e60254118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c220b5f16d4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b630b3a7ea24b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>