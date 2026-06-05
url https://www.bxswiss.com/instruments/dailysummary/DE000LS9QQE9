--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02a07cf03514541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra668a8d371084478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b630b3a7ea24b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7492d5ed244dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c220b5f16d4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b630b3a7ea24b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64801c7ea7724c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7492d5ed244dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>