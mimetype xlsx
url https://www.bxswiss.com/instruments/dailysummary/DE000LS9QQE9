--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra668a8d371084478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5f55498e0c4b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7492d5ed244dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10bb5cf2aed4cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64801c7ea7724c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7492d5ed244dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565b599cb9844295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10bb5cf2aed4cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>