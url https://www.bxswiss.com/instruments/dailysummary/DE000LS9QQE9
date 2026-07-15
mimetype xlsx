--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5f55498e0c4b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480578bc3ba3423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10bb5cf2aed4cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc678acd0f7b64211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565b599cb9844295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10bb5cf2aed4cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666ee1d1056a4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc678acd0f7b64211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>