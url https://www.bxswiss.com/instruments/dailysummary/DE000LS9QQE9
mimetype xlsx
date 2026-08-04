--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480578bc3ba3423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5319d03452bb401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc678acd0f7b64211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2dbec588f9d4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666ee1d1056a4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc678acd0f7b64211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd198390d2f394c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2dbec588f9d4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>