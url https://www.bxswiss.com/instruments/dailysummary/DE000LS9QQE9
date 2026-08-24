--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5319d03452bb401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5611a4fca94ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2dbec588f9d4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b30a7635f14456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd198390d2f394c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2dbec588f9d4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2850cbe5be84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b30a7635f14456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>