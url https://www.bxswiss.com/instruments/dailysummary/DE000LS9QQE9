--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5611a4fca94ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7cbe4de06b343f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b30a7635f14456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf08c07af6f4901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2850cbe5be84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b30a7635f14456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7bfe8bb74947b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf08c07af6f4901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>