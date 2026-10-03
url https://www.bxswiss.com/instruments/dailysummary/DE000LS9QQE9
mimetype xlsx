--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7cbe4de06b343f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0a29febd614541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf08c07af6f4901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ef2c82327e4a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7bfe8bb74947b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf08c07af6f4901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd469dc0e7de94b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ef2c82327e4a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>131,786</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,554</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>