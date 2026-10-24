--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0a29febd614541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779438aa14814a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ef2c82327e4a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199bffb3076e4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd469dc0e7de94b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ef2c82327e4a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bdc0b245734b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199bffb3076e4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>128,525</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,418</x:t>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>129,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>