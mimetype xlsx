--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8466e650baae46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb03a3ca2094b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95eb8b29d19c4ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01709a64efa48fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7dac157974486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95eb8b29d19c4ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101770169cec43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01709a64efa48fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>