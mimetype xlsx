--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb03a3ca2094b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026f467954084254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01709a64efa48fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ba2b0392604d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101770169cec43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01709a64efa48fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50feb9ab23b14721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ba2b0392604d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>