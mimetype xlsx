--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026f467954084254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd3df973016402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ba2b0392604d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835b5ad974b54315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50feb9ab23b14721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ba2b0392604d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70de95adc6764467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835b5ad974b54315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>