--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8afb80d1e664329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1c6c8ee77748f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6363d74d4d4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88282d62a744085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce0d2260e694fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6363d74d4d4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf917f72155a94f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88282d62a744085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>