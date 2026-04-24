--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1c6c8ee77748f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b73444b9e8d40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88282d62a744085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb785a01b8046a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf917f72155a94f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88282d62a744085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b578e2ed8a42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb785a01b8046a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>