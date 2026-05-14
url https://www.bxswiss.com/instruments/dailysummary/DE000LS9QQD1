--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b73444b9e8d40c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11099c60b6fa4f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb785a01b8046a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc923d934d5e24d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b578e2ed8a42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb785a01b8046a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e638db1cee48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc923d934d5e24d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>