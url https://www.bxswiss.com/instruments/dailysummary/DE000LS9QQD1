--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11099c60b6fa4f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20695e2bb17747a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc923d934d5e24d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aae31a98686426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e638db1cee48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc923d934d5e24d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4377ae0d9f84a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aae31a98686426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>60,394</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,626</x:t>
-[...63 lines deleted...]
-          <x:t>60,209</x:t>
+          <x:t>60,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>