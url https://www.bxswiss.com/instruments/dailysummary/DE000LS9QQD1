--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20695e2bb17747a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc22aa3847f4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aae31a98686426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b73f689bb646d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4377ae0d9f84a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aae31a98686426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3bf60869da4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b73f689bb646d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>59,792</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,751</x:t>
-[...166 lines deleted...]
-          <x:t>61,758</x:t>
+          <x:t>61,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>