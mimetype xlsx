--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc22aa3847f4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ad6bb6ed4f48b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b73f689bb646d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27aabc455b054328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3bf60869da4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b73f689bb646d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45407cac5b7d4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27aabc455b054328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>