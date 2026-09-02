--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ad6bb6ed4f48b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8466e650baae46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27aabc455b054328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95eb8b29d19c4ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45407cac5b7d4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27aabc455b054328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7dac157974486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95eb8b29d19c4ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Covid19</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QQD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>