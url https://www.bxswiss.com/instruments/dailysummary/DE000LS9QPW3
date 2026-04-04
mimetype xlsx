--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377d04c7c26e453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re564cf528a1b4963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a2b99f697447e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c41c92660b04ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38baf77248d64e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a2b99f697447e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7034a3caa9485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c41c92660b04ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.402,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.403,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.353,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.365,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.361,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.359,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.360,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.335,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>