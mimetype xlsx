--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re564cf528a1b4963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f76911a4634637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c41c92660b04ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba1035ad53f4984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7034a3caa9485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c41c92660b04ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1154f2766f947a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba1035ad53f4984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.342,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.356,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.396,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>