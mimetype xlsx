--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f76911a4634637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0055bf95ffaa45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba1035ad53f4984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfea111804d4fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1154f2766f947a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba1035ad53f4984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e341802ba464fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfea111804d4fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.445,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.440,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.450,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.497,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.533,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.496,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.531,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>