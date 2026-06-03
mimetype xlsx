--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0055bf95ffaa45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735c773847104f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfea111804d4fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c2f8fb18014d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e341802ba464fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfea111804d4fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e51c96bdfe7422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c2f8fb18014d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.556,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.565,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.542,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.548,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.568,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.576,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.537,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.564,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.490,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.465,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>