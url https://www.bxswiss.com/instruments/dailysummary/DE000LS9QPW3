--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735c773847104f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304ccaa698614e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c2f8fb18014d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d137f958a94d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e51c96bdfe7422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c2f8fb18014d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6707185dde514fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d137f958a94d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.566,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.568,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.533,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.545,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.541,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.588,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.538,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.586,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.475,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>