--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304ccaa698614e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec3c7d262494271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d137f958a94d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f727131a0e4eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6707185dde514fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d137f958a94d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caaa0100b43475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f727131a0e4eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.613,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.636,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.608,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.623,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.482,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.508,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.457,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.454,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>