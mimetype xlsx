--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec3c7d262494271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1581e9e693b46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f727131a0e4eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fbe7075e004026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caaa0100b43475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f727131a0e4eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cf0f1d562b44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fbe7075e004026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.424,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.438,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.420,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.428,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.395,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.400,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.393,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.394,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.319,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>