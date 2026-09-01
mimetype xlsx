--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1581e9e693b46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf9ecd1c57d4d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fbe7075e004026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab8a33e0eea4f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cf0f1d562b44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fbe7075e004026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb303b2d4514504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab8a33e0eea4f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.365,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.373,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.331,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.334,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.373,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.350,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.365,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>