--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf9ecd1c57d4d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b26c3633007458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab8a33e0eea4f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104468c8cdae4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb303b2d4514504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab8a33e0eea4f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f2e9dbca434e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104468c8cdae4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.350,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.359,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.330,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.332,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.311,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.290,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.293,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>