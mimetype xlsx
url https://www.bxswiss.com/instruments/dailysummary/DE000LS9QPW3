--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b26c3633007458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00874336448b4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104468c8cdae4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15de4848966346e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f2e9dbca434e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104468c8cdae4e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181a5f3506bd4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15de4848966346e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.342,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.329,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.352,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.358,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.340,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.348,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.339,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.346,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>