--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00874336448b4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543d701c34054ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15de4848966346e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7d5968f7004a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181a5f3506bd4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15de4848966346e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506770089c0a4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7d5968f7004a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.338,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.342,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.334,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.342,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.347,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.328,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.333,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.229,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>