--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf042630ba5c44b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af6d0f5ae9d4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28841de9e3b445a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00352758ee24859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4256e8f2ea476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28841de9e3b445a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f857dbe87b4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00352758ee24859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,458</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,559</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>