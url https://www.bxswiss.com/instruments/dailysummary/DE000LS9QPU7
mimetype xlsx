--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af6d0f5ae9d4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9484e7e30954b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00352758ee24859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26c6febbdb748cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f857dbe87b4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00352758ee24859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148c138528ed4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26c6febbdb748cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,797</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>123,797</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>