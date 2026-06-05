--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9484e7e30954b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02586ecfde22418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26c6febbdb748cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851aa7efaad04e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148c138528ed4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26c6febbdb748cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d78eb965af547fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851aa7efaad04e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>142,375</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>