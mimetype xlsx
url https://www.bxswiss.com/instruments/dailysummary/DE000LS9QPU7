--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02586ecfde22418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cd3967b5f3487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851aa7efaad04e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5cbcc2f5824417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d78eb965af547fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851aa7efaad04e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64f737823144f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5cbcc2f5824417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>