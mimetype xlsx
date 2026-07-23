--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cd3967b5f3487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49dbe1074acf48c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5cbcc2f5824417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3942cf0074f34f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64f737823144f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5cbcc2f5824417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0a7cac9b734d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3942cf0074f34f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>156,461</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,125</x:t>
-[...598 lines deleted...]
-          <x:t>153,425</x:t>
+          <x:t>159,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>