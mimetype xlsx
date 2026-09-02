--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49dbe1074acf48c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9453b53811234c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3942cf0074f34f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82030eeaca854dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0a7cac9b734d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3942cf0074f34f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642fa8f2dd894df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82030eeaca854dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>159,595</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>