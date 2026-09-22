--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9453b53811234c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e880cc9c134877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82030eeaca854dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9bef2641ee4993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642fa8f2dd894df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82030eeaca854dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891211b0980245c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9bef2641ee4993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>