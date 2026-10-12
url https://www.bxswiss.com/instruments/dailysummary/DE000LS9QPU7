--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e880cc9c134877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714fefe19f5d4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9bef2641ee4993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9694154318f4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891211b0980245c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9bef2641ee4993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f497f886f44d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9694154318f4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>