--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714fefe19f5d4f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f800f002d4440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9694154318f4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4c2c1addea4102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f497f886f44d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9694154318f4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692be91617d84e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4c2c1addea4102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Ecommerce und Med-Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>