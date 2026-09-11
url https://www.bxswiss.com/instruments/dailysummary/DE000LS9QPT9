--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra996ca86a4654516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee9f66f3c624584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf8e95bef9f41b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a1a0b70bd34bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc9be99b74ad46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf8e95bef9f41b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1485e856132f4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a1a0b70bd34bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>