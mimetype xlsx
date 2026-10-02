--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee9f66f3c624584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7faa6eb9cb2849e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a1a0b70bd34bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2fe1b1ec8e46fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1485e856132f4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a1a0b70bd34bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae1fd7de61b4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2fe1b1ec8e46fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>