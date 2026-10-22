--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7faa6eb9cb2849e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e356789e8d4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2fe1b1ec8e46fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea201dad452b4bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae1fd7de61b4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2fe1b1ec8e46fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18eb141598144376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea201dad452b4bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>