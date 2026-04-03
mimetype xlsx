--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0e2eb02b0f4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b766d40492c4098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01963ab89c344a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b6477073d44be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a59bf3388b4420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01963ab89c344a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a01603b585246ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b6477073d44be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>