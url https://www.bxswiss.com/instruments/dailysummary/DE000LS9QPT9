--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b766d40492c4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra499f2f312104d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b6477073d44be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0944d032a02d4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a01603b585246ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b6477073d44be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d98394a39c7489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0944d032a02d4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>