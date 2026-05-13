--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra499f2f312104d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356b6eb044b14ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0944d032a02d4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9461a7a3ed4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d98394a39c7489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0944d032a02d4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318c9af398364366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9461a7a3ed4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>