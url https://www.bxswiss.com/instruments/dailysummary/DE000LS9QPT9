--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356b6eb044b14ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2853300f30d14acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9461a7a3ed4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b5231e751f4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318c9af398364366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9461a7a3ed4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d23e91a640b4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b5231e751f4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>