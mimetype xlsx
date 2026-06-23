--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2853300f30d14acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ae104e97674bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b5231e751f4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9039cb669fdc4fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d23e91a640b4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b5231e751f4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312bcd6212d543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9039cb669fdc4fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>