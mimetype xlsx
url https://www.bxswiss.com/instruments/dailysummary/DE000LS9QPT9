--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ae104e97674bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119502cbf7e84900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9039cb669fdc4fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a17adb8af33467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312bcd6212d543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9039cb669fdc4fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb85367d4e14a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a17adb8af33467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>