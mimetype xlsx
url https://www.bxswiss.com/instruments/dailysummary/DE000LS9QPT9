--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119502cbf7e84900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0c7d011853454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a17adb8af33467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5b82aa29554532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb85367d4e14a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a17adb8af33467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e376b9d24f4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5b82aa29554532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>