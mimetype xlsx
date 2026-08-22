--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0c7d011853454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra996ca86a4654516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec5b82aa29554532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf8e95bef9f41b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e376b9d24f4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec5b82aa29554532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc9be99b74ad46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf8e95bef9f41b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland China plus 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>156,554</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>158,803</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,002</x:t>
-[...16 lines deleted...]
-          <x:t>158,803</x:t>
+          <x:t>159,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,002</x:t>
-[...274 lines deleted...]
-          <x:t>154,781</x:t>
+          <x:t>159,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>