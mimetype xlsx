--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edba789654c47e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60062cf30c8c4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27121ec651774196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478bbb7ec0bd45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba6c549b55c4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27121ec651774196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7984c7a992b0429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478bbb7ec0bd45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>