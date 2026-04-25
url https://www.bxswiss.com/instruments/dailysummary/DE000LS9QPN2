--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60062cf30c8c4236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6e8b69d6064912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478bbb7ec0bd45bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15afeab9cb3d4ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7984c7a992b0429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478bbb7ec0bd45bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce25f389a4e486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15afeab9cb3d4ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>