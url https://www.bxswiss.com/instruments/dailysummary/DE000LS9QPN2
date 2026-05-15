--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6e8b69d6064912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd4b6b86afc48e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15afeab9cb3d4ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree02a5cd9d6a4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce25f389a4e486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15afeab9cb3d4ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9582b332f99483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree02a5cd9d6a4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>