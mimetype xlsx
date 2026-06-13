--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd4b6b86afc48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re274a3b14458459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree02a5cd9d6a4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57835dcc079b4adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9582b332f99483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree02a5cd9d6a4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8b1f2bb0bf4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57835dcc079b4adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>52,824</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>56,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,906</x:t>
-[...178 lines deleted...]
-          <x:t>56,218</x:t>
+          <x:t>54,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>52,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>