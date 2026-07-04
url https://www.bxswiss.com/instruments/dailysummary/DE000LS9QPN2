--- v8 (2026-06-13)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re274a3b14458459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c4a909c53f47ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57835dcc079b4adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151c36ae606b47bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8b1f2bb0bf4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57835dcc079b4adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aa48babc0d4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151c36ae606b47bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,500</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>55,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,367</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>