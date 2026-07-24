--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c4a909c53f47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369fc0ad9fda489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151c36ae606b47bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cbd43ab5674274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aa48babc0d4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151c36ae606b47bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e44c0c179d4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cbd43ab5674274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,093</x:t>
-[...360 lines deleted...]
-          <x:t>54,298</x:t>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>