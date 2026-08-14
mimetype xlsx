--- v10 (2026-07-24)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369fc0ad9fda489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4148684584994539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cbd43ab5674274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c42685e4184f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e44c0c179d4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cbd43ab5674274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22dc7ef15abf4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c42685e4184f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>