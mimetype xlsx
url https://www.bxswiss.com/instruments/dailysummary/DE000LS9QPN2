--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4148684584994539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853a716020d24e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c42685e4184f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e64d030a8134b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22dc7ef15abf4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c42685e4184f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3d156b85cb4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e64d030a8134b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>