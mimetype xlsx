--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853a716020d24e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9cbb4644a9439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e64d030a8134b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59280ca933794f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3d156b85cb4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e64d030a8134b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95471ff1842e48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59280ca933794f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>