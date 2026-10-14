--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9cbb4644a9439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5f79f9c0154d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59280ca933794f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a3a63020e744d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95471ff1842e48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59280ca933794f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab4fd512a0c48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a3a63020e744d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>64,093</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,306</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,186</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>