--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5f79f9c0154d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40c2705f24741bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a3a63020e744d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208efed6d87e4f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab4fd512a0c48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a3a63020e744d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea6bdd8ec5545b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208efed6d87e4f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Technologiesektor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>