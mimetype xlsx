--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b92b6cce0844ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e82a59b79d4489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66843a1ecdd4627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed8f4238b674d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f226f36c8874ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66843a1ecdd4627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6397a14bdc4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed8f4238b674d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>124,280</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>