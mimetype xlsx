--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e82a59b79d4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a0c16298a42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed8f4238b674d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602f3911ec2a4dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6397a14bdc4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed8f4238b674d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d8252d39b041a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602f3911ec2a4dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>