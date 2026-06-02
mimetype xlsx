--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08a0c16298a42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ad6ee4248649d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602f3911ec2a4dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra572beb6e71b4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d8252d39b041a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602f3911ec2a4dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c9bb60e48944b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra572beb6e71b4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>