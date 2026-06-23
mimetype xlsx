--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ad6ee4248649d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202125344e024e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra572beb6e71b4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0260d354c9b64103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c9bb60e48944b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra572beb6e71b4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d7c13782ef4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0260d354c9b64103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>