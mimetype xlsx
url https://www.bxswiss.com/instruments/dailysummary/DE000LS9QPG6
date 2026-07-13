--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202125344e024e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c428c179ca041eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0260d354c9b64103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad20c70daffb4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d7c13782ef4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0260d354c9b64103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recadc4d6c7d741aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad20c70daffb4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>