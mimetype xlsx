--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c428c179ca041eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59489873f1814825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad20c70daffb4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91641426a9f4c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recadc4d6c7d741aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad20c70daffb4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18104aed2c454bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91641426a9f4c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>136,155</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,964</x:t>
-[...200 lines deleted...]
-          <x:t>131,967</x:t>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,693</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>130,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>