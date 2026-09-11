--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59489873f1814825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab7330c5c0f4b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91641426a9f4c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944c557cf4ce4b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18104aed2c454bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91641426a9f4c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0c97e989a6470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944c557cf4ce4b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>131,349</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>135,139</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>