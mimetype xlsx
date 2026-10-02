--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab7330c5c0f4b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38d5ec8a7fe4961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944c557cf4ce4b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0915de00a94e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0c97e989a6470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944c557cf4ce4b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc7bb15cc5847f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0915de00a94e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>