--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38d5ec8a7fe4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a464f3cb53c4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0915de00a94e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race56e046e6d4700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc7bb15cc5847f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0915de00a94e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re240648a45c645da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race56e046e6d4700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>glanzvolle Luxus Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>