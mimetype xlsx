--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d88a8e8a89f4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049d3230552a4aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db8b8cc060944b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0fdd8e18c74996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba288d7b0a8471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db8b8cc060944b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf338a1c4dbd44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0fdd8e18c74996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>