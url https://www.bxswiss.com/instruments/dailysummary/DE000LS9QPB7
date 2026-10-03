--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049d3230552a4aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra112c955e83e46ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0fdd8e18c74996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c7920448ae491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf338a1c4dbd44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0fdd8e18c74996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c78a58b035048dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c7920448ae491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>