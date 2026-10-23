--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra112c955e83e46ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfba06c15c5432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c7920448ae491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5498eb1e5ca449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c78a58b035048dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c7920448ae491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678a621a874f4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5498eb1e5ca449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>