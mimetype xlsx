--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0940775a5d2a49a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2d2baaf55f4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a99a3bb10045ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21e85401b384c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c0d95a72fa4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a99a3bb10045ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8e55cca0ed4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21e85401b384c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>