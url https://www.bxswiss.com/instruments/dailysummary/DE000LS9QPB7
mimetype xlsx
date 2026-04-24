--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2d2baaf55f4a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf26ad302d274a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21e85401b384c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf646539684c14a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8e55cca0ed4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21e85401b384c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb808464c1c79426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf646539684c14a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>310,496</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,704</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,453</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>