--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf26ad302d274a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re316e6bb450a4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf646539684c14a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e393105f71f4bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb808464c1c79426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf646539684c14a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e034c156194a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e393105f71f4bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>