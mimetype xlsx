--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re316e6bb450a4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d015240be074bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e393105f71f4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10fbcc37e3a42aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e034c156194a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e393105f71f4bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3e2d01384c4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10fbcc37e3a42aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>339,954</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>339,149</x:t>
-[...362 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>362,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>