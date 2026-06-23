--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d015240be074bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63397f3406f24eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10fbcc37e3a42aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e26957ab284893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3e2d01384c4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10fbcc37e3a42aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfe48747dcb4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e26957ab284893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>