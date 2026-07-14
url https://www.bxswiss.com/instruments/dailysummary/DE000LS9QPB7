--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63397f3406f24eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb97752783b4a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e26957ab284893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79364c15561b48d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfe48747dcb4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e26957ab284893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2069425032d84689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79364c15561b48d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>