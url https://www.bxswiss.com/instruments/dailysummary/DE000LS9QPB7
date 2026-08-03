--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb97752783b4a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f833330ce1a443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79364c15561b48d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17dc884d514744a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2069425032d84689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79364c15561b48d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8828bbeab22d473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17dc884d514744a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>