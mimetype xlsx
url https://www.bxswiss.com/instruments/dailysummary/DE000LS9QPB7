--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f833330ce1a443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d88a8e8a89f4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17dc884d514744a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db8b8cc060944b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8828bbeab22d473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17dc884d514744a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba288d7b0a8471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db8b8cc060944b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small und Mid Cap Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>312,464</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>310,607</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>316,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>321,851</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>311,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>