--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd824abacbdc04da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8f9de8f8624825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf44caf5acb4b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4113a375d8fa45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e45b82c5a14c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf44caf5acb4b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7949ff0f06f4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4113a375d8fa45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>151,033</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>155,579</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>