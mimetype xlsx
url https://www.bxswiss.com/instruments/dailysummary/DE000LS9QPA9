--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8f9de8f8624825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d6a2f4182a4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4113a375d8fa45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc722d5e394684971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7949ff0f06f4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4113a375d8fa45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b49e54bd6948b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc722d5e394684971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>149,180</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,814</x:t>
-[...382 lines deleted...]
-          <x:t>147,382</x:t>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>