--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d6a2f4182a4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71addac5b584d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc722d5e394684971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d84a95bc1f0460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b49e54bd6948b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc722d5e394684971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f030bb02a3643f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d84a95bc1f0460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>