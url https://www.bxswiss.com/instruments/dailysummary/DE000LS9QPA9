--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75da549118494f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d2350f4c2244f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11de19a7db9e4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f1ad44ab5c4153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6c0911647d44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11de19a7db9e4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb49fe1c46945ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f1ad44ab5c4153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>