--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d2350f4c2244f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce2761ab51e4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f1ad44ab5c4153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6405d4e1959a4534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb49fe1c46945ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f1ad44ab5c4153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e3712e5e9d4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6405d4e1959a4534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>