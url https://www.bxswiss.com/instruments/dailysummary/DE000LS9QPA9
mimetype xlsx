--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce2761ab51e4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68c7d76440e4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6405d4e1959a4534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c5a818fc854cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e3712e5e9d4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6405d4e1959a4534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1748fb998df40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c5a818fc854cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>