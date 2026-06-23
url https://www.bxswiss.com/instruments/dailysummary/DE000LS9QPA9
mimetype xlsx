--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68c7d76440e4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144df7e33b04162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c5a818fc854cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a6e4135d5445af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1748fb998df40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c5a818fc854cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e57fe8c7ea402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a6e4135d5445af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>143,626</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>144,124</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>