--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144df7e33b04162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4504193c6c8442b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a6e4135d5445af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b57cb72a1f43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e57fe8c7ea402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a6e4135d5445af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97c9a9891d146c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b57cb72a1f43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>147,972</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,489</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>148,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,596</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>