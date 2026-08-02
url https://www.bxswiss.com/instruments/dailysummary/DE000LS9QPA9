--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4504193c6c8442b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd824abacbdc04da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b57cb72a1f43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf44caf5acb4b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97c9a9891d146c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b57cb72a1f43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e45b82c5a14c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf44caf5acb4b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divisus stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QPA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>148,943</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,652</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>150,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,988</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>