--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc1d1433abc4545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b45e2b76d954d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a56ecc5ba34bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd00ec22076744ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04873d0d5e284cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a56ecc5ba34bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254a7af7501b4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd00ec22076744ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>