--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b45e2b76d954d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2cad5d81854760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd00ec22076744ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d53977ed664a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254a7af7501b4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd00ec22076744ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra116c24f55e94982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d53977ed664a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>