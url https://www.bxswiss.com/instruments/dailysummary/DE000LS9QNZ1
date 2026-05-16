--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2cad5d81854760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1cbb808d184796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d53977ed664a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c01240e28124d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra116c24f55e94982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d53977ed664a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7936797017ca4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c01240e28124d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>120,445</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,305</x:t>
-[...296 lines deleted...]
-          <x:t>119,322</x:t>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>