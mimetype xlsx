--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1cbb808d184796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f87747019f45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c01240e28124d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947d520ccb204f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7936797017ca4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c01240e28124d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf34488e42944bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947d520ccb204f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>