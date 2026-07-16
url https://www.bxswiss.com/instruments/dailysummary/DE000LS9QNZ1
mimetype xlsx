--- v9 (2026-06-13)
+++ v10 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f87747019f45ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2f8a36d4d74b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947d520ccb204f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b4ed5d65dc4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf34488e42944bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947d520ccb204f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3662daa69def4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b4ed5d65dc4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>131,054</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>