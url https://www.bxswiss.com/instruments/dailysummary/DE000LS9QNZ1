--- v10 (2026-07-16)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2f8a36d4d74b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91820377e3c54a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b4ed5d65dc4fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91b9cc9b8c94f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3662daa69def4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b4ed5d65dc4fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree279270c5994c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91b9cc9b8c94f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>128,210</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,496</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>130,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>