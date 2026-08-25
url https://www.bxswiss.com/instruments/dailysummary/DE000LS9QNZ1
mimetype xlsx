--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91820377e3c54a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe148ddaa60346d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91b9cc9b8c94f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d24bead3239413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree279270c5994c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91b9cc9b8c94f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra756aa2c07eb4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d24bead3239413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>