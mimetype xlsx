--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe148ddaa60346d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8f89eaf19d4acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d24bead3239413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ddedf490bc4cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra756aa2c07eb4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d24bead3239413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84423d5e2cba437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ddedf490bc4cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>