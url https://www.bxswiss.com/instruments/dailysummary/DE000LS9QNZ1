--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8f89eaf19d4acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra980067df168489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ddedf490bc4cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8f1962b4cb47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84423d5e2cba437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ddedf490bc4cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c596dda39548be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8f1962b4cb47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>