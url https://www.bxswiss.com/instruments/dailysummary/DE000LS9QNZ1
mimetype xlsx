--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra980067df168489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241fb670743e406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8f1962b4cb47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781b96e1764a4420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c596dda39548be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8f1962b4cb47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e17c5373be4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781b96e1764a4420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value International Luxury</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>119,158</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,342</x:t>
-[...188 lines deleted...]
-          <x:t>116,774</x:t>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>117,070</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>