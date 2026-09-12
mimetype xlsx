--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41884df95a442bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb665a15c650d47cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a37161c83e413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016f996af9014049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4444ccdc97864dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a37161c83e413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f1d97db29b4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016f996af9014049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>