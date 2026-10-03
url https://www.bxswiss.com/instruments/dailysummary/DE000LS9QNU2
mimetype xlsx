--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb665a15c650d47cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57df5f0e4e014bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016f996af9014049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e132dea75242d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f1d97db29b4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016f996af9014049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab96f06c95440e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e132dea75242d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>