--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57df5f0e4e014bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54a3696427d4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e132dea75242d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d950b02bcd47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab96f06c95440e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e132dea75242d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33f041d60f84b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d950b02bcd47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>