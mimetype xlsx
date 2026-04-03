--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa08892728454c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9fcd210f554b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765ef909ef6f4ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5726f58cba2a4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddcb6fedcc945d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765ef909ef6f4ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a517111d1d402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5726f58cba2a4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>