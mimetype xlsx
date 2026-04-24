--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9fcd210f554b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0af80815080492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5726f58cba2a4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544bb3635ea14a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a517111d1d402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5726f58cba2a4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740b3640378f469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544bb3635ea14a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>