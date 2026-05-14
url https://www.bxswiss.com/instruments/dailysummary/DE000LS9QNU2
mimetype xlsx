--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0af80815080492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb0884722f84712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544bb3635ea14a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98621f8c4cd24a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740b3640378f469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544bb3635ea14a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beb3c114c144df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98621f8c4cd24a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>