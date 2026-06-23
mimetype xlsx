--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb0884722f84712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb4a9ba18a941fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98621f8c4cd24a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd385719f27eb4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beb3c114c144df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98621f8c4cd24a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3adcee394c794c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd385719f27eb4475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>276,778</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>