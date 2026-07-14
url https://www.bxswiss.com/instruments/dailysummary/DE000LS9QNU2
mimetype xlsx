--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb4a9ba18a941fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6270891c83404478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd385719f27eb4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21270495321423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3adcee394c794c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd385719f27eb4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6325e1b0ced4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21270495321423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>