--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6270891c83404478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d8865c8b9d4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21270495321423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re719b72fb3d2497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6325e1b0ced4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21270495321423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb1f976f994de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re719b72fb3d2497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>270,773</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,727</x:t>
-[...490 lines deleted...]
-          <x:t>274,136</x:t>
+          <x:t>272,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>