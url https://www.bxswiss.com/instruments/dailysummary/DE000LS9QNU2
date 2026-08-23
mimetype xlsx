--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d8865c8b9d4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41884df95a442bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re719b72fb3d2497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a37161c83e413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb1f976f994de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re719b72fb3d2497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4444ccdc97864dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a37161c83e413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compass</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>274,932</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>272,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,044</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>