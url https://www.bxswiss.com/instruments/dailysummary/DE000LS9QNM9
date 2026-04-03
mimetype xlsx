--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632283b30a014d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc96728c7a294c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c02df0a34d4d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e11c79308ff426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27db1dd98ce64a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c02df0a34d4d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87587c64e5b94f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e11c79308ff426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>135,698</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,306</x:t>
-[...43 lines deleted...]
-          <x:t>136,831</x:t>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,852</x:t>
-[...144 lines deleted...]
-          <x:t>134,675</x:t>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>