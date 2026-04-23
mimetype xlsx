--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc96728c7a294c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e29cde91c84d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e11c79308ff426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07df772781624241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87587c64e5b94f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e11c79308ff426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31bed41a07184fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07df772781624241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>136,831</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,852</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>133,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,775</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>