--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e29cde91c84d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245b281edea64776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07df772781624241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b25bd6ac7694e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31bed41a07184fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07df772781624241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f37186992d406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b25bd6ac7694e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>