--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245b281edea64776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05ace293daa4cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b25bd6ac7694e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f470619d4e47b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f37186992d406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b25bd6ac7694e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e88f71868c94995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f470619d4e47b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>