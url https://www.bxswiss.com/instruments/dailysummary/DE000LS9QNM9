--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05ace293daa4cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d28f93fed174ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f470619d4e47b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c11e4292ae4bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e88f71868c94995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f470619d4e47b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274f47415d03402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c11e4292ae4bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>