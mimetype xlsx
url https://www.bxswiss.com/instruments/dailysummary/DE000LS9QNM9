--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d28f93fed174ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09233b34ff7451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c11e4292ae4bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368a968602bb4655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274f47415d03402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c11e4292ae4bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b227c9cb1d4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368a968602bb4655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>