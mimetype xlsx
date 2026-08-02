--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09233b34ff7451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bdb582ed464b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368a968602bb4655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e7a0eec7154527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b227c9cb1d4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368a968602bb4655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcea550af4ca412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e7a0eec7154527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>