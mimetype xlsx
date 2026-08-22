--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bdb582ed464b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3336fb92551640ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e7a0eec7154527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad68a21bd7974405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcea550af4ca412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e7a0eec7154527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cd3ae05567418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad68a21bd7974405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>