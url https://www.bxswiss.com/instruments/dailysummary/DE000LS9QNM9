--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3336fb92551640ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c7ed1e88d24f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad68a21bd7974405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65bcd60a7da148a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cd3ae05567418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad68a21bd7974405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7560b65e7d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65bcd60a7da148a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>