--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c7ed1e88d24f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f66c1cd2764ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65bcd60a7da148a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637252e0e8a7435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7560b65e7d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65bcd60a7da148a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d504889ea454f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637252e0e8a7435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,349</x:t>
-[...576 lines deleted...]
-          <x:t>151,971</x:t>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>