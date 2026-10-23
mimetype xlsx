--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f66c1cd2764ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bdb04501ae4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637252e0e8a7435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1171bc56f9744e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d504889ea454f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637252e0e8a7435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec51480a91842b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1171bc56f9744e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Exchange Operator global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>152,653</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,952</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>147,452</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>