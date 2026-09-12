--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6beaf9569f740c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refffe2abc1594114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48336d91e9dd436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60fad95d0d84ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e92edaf23d4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48336d91e9dd436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7881d4d7f834e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60fad95d0d84ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>