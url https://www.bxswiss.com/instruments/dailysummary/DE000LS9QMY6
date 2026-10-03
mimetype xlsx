--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refffe2abc1594114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b8db738b8b43bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60fad95d0d84ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc016950942034d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7881d4d7f834e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60fad95d0d84ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79616ce6d8484e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc016950942034d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>