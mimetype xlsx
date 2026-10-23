--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b8db738b8b43bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c94ff1768924b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc016950942034d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6dd7fa3b4547e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79616ce6d8484e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc016950942034d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c586e1e3b74a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6dd7fa3b4547e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>103,470</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,627</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>102,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,071</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>