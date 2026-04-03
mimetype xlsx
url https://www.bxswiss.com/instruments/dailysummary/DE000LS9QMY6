--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5212987b934937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12da3c661dfb4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26219b4410ed47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cee57817fb4d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d65f04a54304824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26219b4410ed47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60834f3b38b243e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cee57817fb4d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>