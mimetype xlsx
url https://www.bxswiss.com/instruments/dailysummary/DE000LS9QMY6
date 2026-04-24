--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12da3c661dfb4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62882a9b5abd4092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cee57817fb4d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99f381295c449d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60834f3b38b243e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cee57817fb4d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641fb429f6b74a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99f381295c449d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>96,867</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,769</x:t>
-[...323 lines deleted...]
-          <x:t>94,715</x:t>
+          <x:t>95,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>