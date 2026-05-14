--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62882a9b5abd4092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5543ec9dd894b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99f381295c449d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836c9dcbc84b4926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641fb429f6b74a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99f381295c449d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66b63fd039b49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836c9dcbc84b4926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>