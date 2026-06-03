--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5543ec9dd894b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cd0f9cec0a4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836c9dcbc84b4926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972e63f0e7de4262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66b63fd039b49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836c9dcbc84b4926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6de58862f714519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972e63f0e7de4262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>