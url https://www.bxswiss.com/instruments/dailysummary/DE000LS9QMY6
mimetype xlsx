--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cd0f9cec0a4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b203df9fadc46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972e63f0e7de4262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ff8d14a62c412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6de58862f714519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972e63f0e7de4262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6345c48a394ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ff8d14a62c412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>99,553</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,427</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>