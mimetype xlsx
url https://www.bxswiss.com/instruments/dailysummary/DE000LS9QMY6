--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b203df9fadc46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5663b342e8624599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ff8d14a62c412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6a5f27096847bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6345c48a394ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ff8d14a62c412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re370215bee104c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6a5f27096847bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>