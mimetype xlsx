--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5663b342e8624599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ccc8398b44c4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6a5f27096847bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e17576c2af24af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re370215bee104c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6a5f27096847bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d34a1885f454870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e17576c2af24af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>