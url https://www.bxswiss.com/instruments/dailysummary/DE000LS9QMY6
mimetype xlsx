--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ccc8398b44c4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6beaf9569f740c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e17576c2af24af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48336d91e9dd436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d34a1885f454870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e17576c2af24af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e92edaf23d4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48336d91e9dd436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale REITs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>