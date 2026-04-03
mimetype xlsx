--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c231953639c4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8544174b04674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd130e226ff7441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dcd8dd7b7f41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458a92641a344b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd130e226ff7441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7770d81fe74d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dcd8dd7b7f41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>