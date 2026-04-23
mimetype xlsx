--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f8544174b04674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f301906ce645c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dcd8dd7b7f41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6512105805694875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7770d81fe74d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dcd8dd7b7f41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9626c9f23cc4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6512105805694875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>103,428</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>102,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>