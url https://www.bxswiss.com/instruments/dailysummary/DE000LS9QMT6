--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f301906ce645c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90203f77b1ee40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6512105805694875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bfed6d6b78145b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9626c9f23cc4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6512105805694875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref467b8815284ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bfed6d6b78145b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>