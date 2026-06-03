--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90203f77b1ee40b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e63ec427934db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bfed6d6b78145b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06bd74bc89c44cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref467b8815284ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bfed6d6b78145b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f3c0a5504d4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06bd74bc89c44cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>