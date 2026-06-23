--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e63ec427934db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6593e0b265c42df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06bd74bc89c44cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33c6231a3a64c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f3c0a5504d4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06bd74bc89c44cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421334efde044be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33c6231a3a64c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>