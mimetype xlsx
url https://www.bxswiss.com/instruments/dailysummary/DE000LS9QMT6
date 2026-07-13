--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6593e0b265c42df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d756b1842d74856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33c6231a3a64c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd30ed501a4a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421334efde044be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33c6231a3a64c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81203b0548e4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd30ed501a4a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>109,960</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,307</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,080</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>