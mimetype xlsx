--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d756b1842d74856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e1f0c74a6f4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd30ed501a4a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95910e089c347da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81203b0548e4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd30ed501a4a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc24a607cb44543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95910e089c347da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>