--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e1f0c74a6f4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140faafae92d47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95910e089c347da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra408485aba7e4f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc24a607cb44543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95910e089c347da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re483110ddafd41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra408485aba7e4f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>