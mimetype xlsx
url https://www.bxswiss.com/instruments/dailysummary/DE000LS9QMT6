--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140faafae92d47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6e2a3753b24c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra408485aba7e4f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71221d6b15124c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re483110ddafd41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra408485aba7e4f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a36033ccaab48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71221d6b15124c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>