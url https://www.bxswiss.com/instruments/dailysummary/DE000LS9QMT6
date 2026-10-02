--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6e2a3753b24c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a22fe5439e44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71221d6b15124c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283cd93f3c554444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a36033ccaab48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71221d6b15124c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fe293a21c64192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283cd93f3c554444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>122,857</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,635</x:t>
-[...431 lines deleted...]
-          <x:t>121,840</x:t>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>