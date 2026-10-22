--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a22fe5439e44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d413b9be1e4386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283cd93f3c554444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086997770bb44a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58fe293a21c64192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283cd93f3c554444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b01996e72db45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086997770bb44a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German growth stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>