--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e522665fad049cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4d1b3dba8b4f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d094d0f549471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17bc942519342f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1a922137ba485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d094d0f549471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcadcaba5d54512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17bc942519342f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>