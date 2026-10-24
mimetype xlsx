--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4d1b3dba8b4f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3acd2769c644899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17bc942519342f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee0795c9bb443b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcadcaba5d54512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17bc942519342f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2316b243ae8451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee0795c9bb443b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>