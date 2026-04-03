--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531ffded4b9a46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd995d33633b14de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf54f436d64475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cebea6a0c845dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd1f16f23c74c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf54f436d64475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf838fb8c674944b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cebea6a0c845dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>