--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd995d33633b14de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5c8f2cbdd44bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cebea6a0c845dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca8cc9c096449ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf838fb8c674944b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cebea6a0c845dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec4e3ba718e45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca8cc9c096449ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>