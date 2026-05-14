--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5c8f2cbdd44bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514bf0cdbd8b4d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca8cc9c096449ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a59d201cd3944a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec4e3ba718e45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca8cc9c096449ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3432b2e4e4ec4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a59d201cd3944a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>