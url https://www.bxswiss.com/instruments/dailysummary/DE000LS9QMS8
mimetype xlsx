--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514bf0cdbd8b4d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd076d0d1bc5b4888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a59d201cd3944a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59c0141f54a4cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3432b2e4e4ec4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a59d201cd3944a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0dd1d1dc954335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59c0141f54a4cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>