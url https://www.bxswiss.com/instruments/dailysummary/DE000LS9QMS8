--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd076d0d1bc5b4888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f85b03a6104ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59c0141f54a4cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d40007be1041d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0dd1d1dc954335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59c0141f54a4cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2414839656d04c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d40007be1041d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>