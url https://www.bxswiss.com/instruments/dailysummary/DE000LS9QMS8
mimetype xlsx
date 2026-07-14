--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f85b03a6104ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb5f0b3c2584cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d40007be1041d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a81a1412a546a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2414839656d04c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d40007be1041d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65df70ce09e841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a81a1412a546a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>