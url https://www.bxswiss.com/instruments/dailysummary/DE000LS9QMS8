--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb5f0b3c2584cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92209f99c5bd40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a81a1412a546a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6eaca8b00ce495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65df70ce09e841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a81a1412a546a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra809d519ccc146a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6eaca8b00ce495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>