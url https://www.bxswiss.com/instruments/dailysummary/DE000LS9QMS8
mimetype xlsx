--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92209f99c5bd40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488f7eb1109643c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6eaca8b00ce495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378a62ed85b9410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra809d519ccc146a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6eaca8b00ce495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6b037c6cb4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378a62ed85b9410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>