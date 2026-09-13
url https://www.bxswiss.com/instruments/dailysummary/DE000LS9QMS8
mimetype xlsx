--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488f7eb1109643c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e522665fad049cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378a62ed85b9410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d094d0f549471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6b037c6cb4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378a62ed85b9410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1a922137ba485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d094d0f549471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>