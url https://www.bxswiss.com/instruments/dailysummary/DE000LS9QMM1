--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1c1759ece4439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8513bb6e42484da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867a012b5f2b4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0987b84a1c84cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890a8190d36e4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867a012b5f2b4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132596d472ab4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0987b84a1c84cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>