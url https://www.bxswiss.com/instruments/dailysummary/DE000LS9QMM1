--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8513bb6e42484da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bf3928c1614117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0987b84a1c84cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0858c061d0c4fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132596d472ab4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0987b84a1c84cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e7df74e83248e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0858c061d0c4fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>