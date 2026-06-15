--- v5 (2026-04-24)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bf3928c1614117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d9f4da76164396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0858c061d0c4fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36972149a6450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e7df74e83248e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0858c061d0c4fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2412227aab74964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36972149a6450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,339</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>