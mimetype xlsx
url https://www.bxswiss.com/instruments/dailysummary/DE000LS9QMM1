--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d9f4da76164396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bd9817c6944a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36972149a6450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2b473f384d47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2412227aab74964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36972149a6450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209100df9a4f4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2b473f384d47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>