--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bd9817c6944a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfadeacfdd932487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2b473f384d47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f758df797a4ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209100df9a4f4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2b473f384d47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702ca1eaa4ad48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f758df797a4ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>149,727</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,451</x:t>
-[...431 lines deleted...]
-          <x:t>150,143</x:t>
+          <x:t>148,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>