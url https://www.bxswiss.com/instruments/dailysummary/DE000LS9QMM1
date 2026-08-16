--- v8 (2026-07-26)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfadeacfdd932487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2cab363fbc441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f758df797a4ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e922076b07f445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702ca1eaa4ad48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f758df797a4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8691fa773d774517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e922076b07f445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>