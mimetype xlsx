--- v9 (2026-08-16)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2cab363fbc441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d7f7540c6a4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e922076b07f445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b6337b593e4c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8691fa773d774517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e922076b07f445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3180f0fb08048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b6337b593e4c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>