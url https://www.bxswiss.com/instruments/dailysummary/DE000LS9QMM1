--- v10 (2026-09-05)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d7f7540c6a4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e61e1c712b4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b6337b593e4c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f28aea0f2d840be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3180f0fb08048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b6337b593e4c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167411282a3b4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f28aea0f2d840be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>