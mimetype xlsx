--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e61e1c712b4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb278126a84c249eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f28aea0f2d840be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffacb3bbdb104345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167411282a3b4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f28aea0f2d840be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b43f0352b3d4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffacb3bbdb104345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>