--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb278126a84c249eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b95cdd538442e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffacb3bbdb104345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8b1ea7c3754002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b43f0352b3d4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffacb3bbdb104345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e313a9401b492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8b1ea7c3754002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Happy Investors Tagebuch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>150,370</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,011</x:t>
-[...205 lines deleted...]
-          <x:t>150,141</x:t>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,704</x:t>
-[...31 lines deleted...]
-          <x:t>150,686</x:t>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>