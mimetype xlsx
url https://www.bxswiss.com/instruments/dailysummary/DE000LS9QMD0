--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771833430c9e44b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf351b9d12ad44cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6665679d62449c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fec029bcb5e4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1d364fe51d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6665679d62449c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb4b039dd3e4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fec029bcb5e4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>