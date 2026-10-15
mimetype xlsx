--- v11 (2026-09-24)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf351b9d12ad44cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989dab68060444b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fec029bcb5e4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96693ddf0ae4afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb4b039dd3e4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fec029bcb5e4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45fb60c00a94f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96693ddf0ae4afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>