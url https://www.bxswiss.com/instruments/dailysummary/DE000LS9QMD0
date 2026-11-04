--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989dab68060444b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315bf22a063c48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96693ddf0ae4afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7206079ed5348df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45fb60c00a94f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96693ddf0ae4afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016b36d0331d4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7206079ed5348df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>