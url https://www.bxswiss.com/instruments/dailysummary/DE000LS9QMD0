--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f32cbc6c7de4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa666d0ff11f4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03e2c9de0b8459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee98571cd1c4976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8cd179d4264f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03e2c9de0b8459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcc2dc970584a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee98571cd1c4976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...95 lines deleted...]
-          <x:t>255,499</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>267,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>