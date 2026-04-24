--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa666d0ff11f4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff05d84a31c4b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee98571cd1c4976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abf83712fbb4cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcc2dc970584a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee98571cd1c4976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5cebdb992654246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abf83712fbb4cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>