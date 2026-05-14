--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff05d84a31c4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddce139c8074363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abf83712fbb4cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71ed392f599442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5cebdb992654246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abf83712fbb4cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacc0359adae47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71ed392f599442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>