--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddce139c8074363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb005788c9ec941f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71ed392f599442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b73431e0034db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacc0359adae47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71ed392f599442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba3f160ec094194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b73431e0034db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>