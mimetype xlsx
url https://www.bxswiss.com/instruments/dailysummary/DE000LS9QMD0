--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb005788c9ec941f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2ea1790f7e4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b73431e0034db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350e5621818b4487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba3f160ec094194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b73431e0034db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f31d3f8115b48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350e5621818b4487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>