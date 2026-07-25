--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2ea1790f7e4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e02a626e90e4018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350e5621818b4487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c882ccb7a74353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f31d3f8115b48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350e5621818b4487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3e5157588240fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c882ccb7a74353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>