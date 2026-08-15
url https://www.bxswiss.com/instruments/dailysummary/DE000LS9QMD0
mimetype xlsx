--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e02a626e90e4018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4b5f2d98ae49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c882ccb7a74353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff5b0004b124a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3e5157588240fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c882ccb7a74353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbd44e98ff44f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff5b0004b124a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>