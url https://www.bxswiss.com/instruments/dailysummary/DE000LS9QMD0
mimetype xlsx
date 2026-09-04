--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4b5f2d98ae49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771833430c9e44b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff5b0004b124a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6665679d62449c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbd44e98ff44f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff5b0004b124a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1d364fe51d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6665679d62449c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chirpy Chirpy Chip Chip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QMD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>