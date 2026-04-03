--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592fc5de49194dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd774357be1574a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7faa1ec3e37d4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea4c9f0a610486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac06b9c25884342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7faa1ec3e37d4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f25bfda2fa42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea4c9f0a610486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.640,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.681,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.636,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.677,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.614,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.594,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.597,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>