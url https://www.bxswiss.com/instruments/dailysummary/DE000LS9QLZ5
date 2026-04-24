--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd774357be1574a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f6cc00702d438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea4c9f0a610486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4ba833dfee4c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f25bfda2fa42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea4c9f0a610486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f52c90fe6fe4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4ba833dfee4c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.548,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.617,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.548,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.589,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.669,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.633,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.669,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>