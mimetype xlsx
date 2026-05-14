--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f6cc00702d438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86cbeae6955c487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4ba833dfee4c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271f5616c004448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f52c90fe6fe4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4ba833dfee4c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92d0c528731485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271f5616c004448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.749,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.741,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.795,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.827,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.792,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.825,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>