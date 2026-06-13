--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86cbeae6955c487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d68d8b91dc4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271f5616c004448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea056046948d4024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92d0c528731485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271f5616c004448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa911c3c34db45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea056046948d4024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.850,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.851,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.829,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.838,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.849,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.851,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.838,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.847,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>