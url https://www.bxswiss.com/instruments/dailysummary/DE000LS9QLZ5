--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d68d8b91dc4025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7983d2d17e42d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea056046948d4024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6fa24816c34937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa911c3c34db45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea056046948d4024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4f84811d2c435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6fa24816c34937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.808,186</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>