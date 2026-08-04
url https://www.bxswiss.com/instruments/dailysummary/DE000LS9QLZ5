--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7983d2d17e42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ff4c1ecc5b416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6fa24816c34937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5347aeec8cf4dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4f84811d2c435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6fa24816c34937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7f75b8eb7b43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5347aeec8cf4dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.867,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.875,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.860,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.798,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.801,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.789,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.800,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>