--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ff4c1ecc5b416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d65259c4ab84554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5347aeec8cf4dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716a369981a14f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7f75b8eb7b43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5347aeec8cf4dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d166d99c014412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716a369981a14f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.750,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.751,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.718,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.723,147</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.750,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.772,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.764,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>