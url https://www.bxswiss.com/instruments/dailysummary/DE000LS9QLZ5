--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d65259c4ab84554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb1567b4c3495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716a369981a14f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76eda350a65d4757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d166d99c014412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716a369981a14f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055c05a9541f4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76eda350a65d4757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.820,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.841,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.819,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.834,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.736,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.746,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>