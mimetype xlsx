--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb1567b4c3495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af7da7185e44ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76eda350a65d4757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9d866cf7804dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055c05a9541f4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76eda350a65d4757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82dc1108ea2f46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9d866cf7804dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.717,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.719,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.751,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.771,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.750,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.768,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>