--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af7da7185e44ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9160f3493ad746f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9d866cf7804dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c26fe790cc4d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82dc1108ea2f46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9d866cf7804dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd2eb016dcd461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c26fe790cc4d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.760,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.767,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.748,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.764,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.763,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.785,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.754,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.778,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>