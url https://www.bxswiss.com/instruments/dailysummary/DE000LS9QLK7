--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3d335e1d394460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e44ef1b540f4acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c610d0ce50487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f7ff4d827946ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935a9310fbd54f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c610d0ce50487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c99369d2fcb4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f7ff4d827946ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,496</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>