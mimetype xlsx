--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e44ef1b540f4acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12a2f6c34f14172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f7ff4d827946ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6414159f6a8d4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c99369d2fcb4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f7ff4d827946ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4f5361e3c041c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6414159f6a8d4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>