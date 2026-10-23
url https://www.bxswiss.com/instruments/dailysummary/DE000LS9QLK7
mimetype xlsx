--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12a2f6c34f14172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250fd075f46e4e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6414159f6a8d4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2452459b104161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4f5361e3c041c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6414159f6a8d4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4906a163a744974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2452459b104161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>