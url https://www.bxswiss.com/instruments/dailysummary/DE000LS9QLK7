--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea9d18ac6ca40f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ed5c1116d040e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc247e01b3c4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826855406189471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0caa8965a9b74b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc247e01b3c4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3239b35ecfe947d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826855406189471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>