--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ed5c1116d040e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bbd642d4f44f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826855406189471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a04a040e444e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3239b35ecfe947d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826855406189471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46656d02c9949b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a04a040e444e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>