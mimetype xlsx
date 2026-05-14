--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bbd642d4f44f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b814177e0d45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a04a040e444e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c133ce0e6a4f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46656d02c9949b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a04a040e444e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe3d78500aa478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c133ce0e6a4f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>