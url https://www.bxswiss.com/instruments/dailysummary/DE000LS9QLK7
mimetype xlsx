--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b814177e0d45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdddc198192d4cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c133ce0e6a4f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94e4b828b8149de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe3d78500aa478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c133ce0e6a4f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0241553edc4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94e4b828b8149de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>