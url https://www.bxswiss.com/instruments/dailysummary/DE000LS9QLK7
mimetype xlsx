--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdddc198192d4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c4d7b83e0c4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94e4b828b8149de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919ff332dc264594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0241553edc4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94e4b828b8149de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846fc6830e1e4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919ff332dc264594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>