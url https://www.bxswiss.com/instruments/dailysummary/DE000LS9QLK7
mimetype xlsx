--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c4d7b83e0c4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3d335e1d394460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919ff332dc264594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c610d0ce50487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846fc6830e1e4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919ff332dc264594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935a9310fbd54f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c610d0ce50487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha AI Sustainable</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>