--- v12 (2026-08-25)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4576c1c9c80e4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f20e6772904928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra176910b9cfa426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1042af34844d4b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f51b27d6ec4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra176910b9cfa426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad326ac291f043df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1042af34844d4b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...477 lines deleted...]
-          <x:t>62,292</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,309</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>62,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>