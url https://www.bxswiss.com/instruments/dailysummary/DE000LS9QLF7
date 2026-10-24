--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f20e6772904928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df167d8ef5a45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1042af34844d4b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef8bbc9fcc048a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad326ac291f043df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1042af34844d4b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dcc57e63a274d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef8bbc9fcc048a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,603</x:t>
@@ -737,31 +279,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>