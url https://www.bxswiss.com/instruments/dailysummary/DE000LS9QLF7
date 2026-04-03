--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dd6d44558b4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2380c27bdb47c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b31abdcd9441dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056a1ed6a21a4bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd07f921e3944a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b31abdcd9441dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75631e13e37b4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056a1ed6a21a4bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>58,725</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>