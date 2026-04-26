--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2380c27bdb47c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323a0a7e08624646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056a1ed6a21a4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5070fd67da4f42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75631e13e37b4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056a1ed6a21a4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c73cb211364fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5070fd67da4f42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...390 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,305</x:t>
@@ -724,31 +292,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>