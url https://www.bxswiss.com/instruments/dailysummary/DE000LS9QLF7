--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323a0a7e08624646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc28b1424f84e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5070fd67da4f42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16ce25a6562488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c73cb211364fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5070fd67da4f42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d35f1c87614077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16ce25a6562488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,334 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...282 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>