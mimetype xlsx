--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc28b1424f84e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234a338682e64dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16ce25a6562488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae21efde7ee4c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d35f1c87614077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16ce25a6562488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9679b1e1c3d4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae21efde7ee4c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>