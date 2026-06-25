--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234a338682e64dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b310a67f75e45c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae21efde7ee4c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree89fc4a78e747b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9679b1e1c3d4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae21efde7ee4c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7873c82b9e7481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree89fc4a78e747b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>