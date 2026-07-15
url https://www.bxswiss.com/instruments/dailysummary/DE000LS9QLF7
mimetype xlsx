--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b310a67f75e45c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788342d86df463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree89fc4a78e747b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8543240cd96e4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7873c82b9e7481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree89fc4a78e747b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685305a1eef1426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8543240cd96e4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,061</x:t>
@@ -710,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>