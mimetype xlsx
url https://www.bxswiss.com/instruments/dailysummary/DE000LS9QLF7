--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788342d86df463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b547929c43b4003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8543240cd96e4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f438207fa424c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685305a1eef1426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8543240cd96e4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bfe80cc3224da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f438207fa424c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,391 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,643</x:t>
@@ -650,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>