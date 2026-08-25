--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b547929c43b4003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4576c1c9c80e4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f438207fa424c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra176910b9cfa426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bfe80cc3224da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f438207fa424c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f51b27d6ec4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra176910b9cfa426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaet von morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,072</x:t>
@@ -717,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>