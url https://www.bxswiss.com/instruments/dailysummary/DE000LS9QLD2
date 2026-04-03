--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ecd4b546144a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4b06b9f5bc4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5c60b08a2a4afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598aac83ec5d402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8032c95b4d4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5c60b08a2a4afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb14a81ebbf749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598aac83ec5d402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>74,689</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,218</x:t>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>