--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4b06b9f5bc4799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b30ff3dafe1478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598aac83ec5d402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d675170303466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb14a81ebbf749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598aac83ec5d402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2604af77d0d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d675170303466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>74,689</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,218</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>74,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,594</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>