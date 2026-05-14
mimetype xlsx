--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b30ff3dafe1478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf231fe37a0ed4617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d675170303466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870be8aca0ee434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2604af77d0d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d675170303466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74848b312e22495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870be8aca0ee434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>