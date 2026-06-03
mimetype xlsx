--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf231fe37a0ed4617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf793122c4f95458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870be8aca0ee434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a70b5a873234a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74848b312e22495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870be8aca0ee434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc157b8527049c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a70b5a873234a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>74,993</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,877</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>