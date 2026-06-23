--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf793122c4f95458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3a32a7fe91423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a70b5a873234a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189bb48263484c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc157b8527049c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a70b5a873234a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aadae8409864702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189bb48263484c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>78,365</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,469</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>77,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,684</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>