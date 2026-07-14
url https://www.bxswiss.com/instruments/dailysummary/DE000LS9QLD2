--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3a32a7fe91423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22349718be6149e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189bb48263484c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc181d16d12004854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aadae8409864702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189bb48263484c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527c798d38314e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc181d16d12004854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>