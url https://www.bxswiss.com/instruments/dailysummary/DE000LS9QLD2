--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22349718be6149e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9fda1d5da824219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc181d16d12004854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cc496ad60647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527c798d38314e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc181d16d12004854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3972db8b38024585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cc496ad60647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>