--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9fda1d5da824219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221c806cab524991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cc496ad60647d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40bc98ded194aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3972db8b38024585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cc496ad60647d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b2b0554b224649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40bc98ded194aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>