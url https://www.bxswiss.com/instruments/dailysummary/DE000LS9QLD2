--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221c806cab524991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7af7adab41341da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40bc98ded194aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4f00e72994414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b2b0554b224649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40bc98ded194aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7664fe512dcd4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4f00e72994414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>