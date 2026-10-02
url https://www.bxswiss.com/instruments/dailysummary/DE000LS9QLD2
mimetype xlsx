--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7af7adab41341da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra121b1482da94488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4f00e72994414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a681688fb1d42ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7664fe512dcd4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4f00e72994414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef9d5be8d7f43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a681688fb1d42ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>91,487</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>89,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,114</x:t>
-[...436 lines deleted...]
-          <x:t>89,520</x:t>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>