--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra121b1482da94488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c009eab386a41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a681688fb1d42ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94c1117a1324039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef9d5be8d7f43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a681688fb1d42ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29012231429747cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94c1117a1324039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DigitalPayment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QLD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>88,740</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>88,776</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,702</x:t>
-[...193 lines deleted...]
-          <x:t>86,825</x:t>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>