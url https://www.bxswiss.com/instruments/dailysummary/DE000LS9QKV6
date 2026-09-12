--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd1666511ee43b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8883b229c50a4489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685db871e87b4ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e1b07322524e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762e6e41f4174610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685db871e87b4ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468edacf901a4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e1b07322524e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>112,801</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,179</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,508</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>