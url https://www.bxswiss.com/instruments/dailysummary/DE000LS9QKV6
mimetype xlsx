--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8883b229c50a4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2133ce25684efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e1b07322524e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e75a90f1834057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468edacf901a4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e1b07322524e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42e4523411b43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e75a90f1834057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,402</x:t>
-[...21 lines deleted...]
-          <x:t>113,892</x:t>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,944</x:t>
-[...544 lines deleted...]
-          <x:t>113,213</x:t>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>