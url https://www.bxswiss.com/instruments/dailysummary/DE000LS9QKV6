--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2133ce25684efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3121d9556c684f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e75a90f1834057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ba64d03f4d4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42e4523411b43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e75a90f1834057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba6b768aa9d401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ba64d03f4d4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>112,192</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,320</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>