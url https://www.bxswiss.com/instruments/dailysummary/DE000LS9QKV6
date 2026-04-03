--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20be184b48d8434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f0a5f5fa56444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565a5725ed3646ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc374c9689164c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e230117319453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565a5725ed3646ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb65dcdf38b4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc374c9689164c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>96,627</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,298</x:t>
-[...114 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,804</x:t>
-[...252 lines deleted...]
-          <x:t>93,121</x:t>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>