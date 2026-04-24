--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f0a5f5fa56444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf95af685c64f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc374c9689164c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45d638cb4c54eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb65dcdf38b4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc374c9689164c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc852e9669bb54ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45d638cb4c54eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>