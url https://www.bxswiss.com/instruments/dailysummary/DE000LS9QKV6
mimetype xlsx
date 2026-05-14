--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf95af685c64f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132e6fd12683412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45d638cb4c54eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd282ec989d4598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc852e9669bb54ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45d638cb4c54eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8b569d9e204b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd282ec989d4598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>