--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132e6fd12683412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6c16611d3742b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd282ec989d4598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c04f58ab22443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8b569d9e204b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd282ec989d4598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1773158b20da42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c04f58ab22443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>100,567</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,232</x:t>
-[...80 lines deleted...]
-          <x:t>100,069</x:t>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>