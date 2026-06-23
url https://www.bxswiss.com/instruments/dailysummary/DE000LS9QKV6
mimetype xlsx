--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6c16611d3742b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82de329b11f640d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c04f58ab22443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0671b3d950534743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1773158b20da42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c04f58ab22443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4035f0a7c3104f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0671b3d950534743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>102,010</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...242 lines deleted...]
-          <x:t>102,383</x:t>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>