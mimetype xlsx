--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82de329b11f640d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663d27e468b046f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0671b3d950534743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9b50ba91f041b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4035f0a7c3104f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0671b3d950534743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28976245e5574245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9b50ba91f041b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>