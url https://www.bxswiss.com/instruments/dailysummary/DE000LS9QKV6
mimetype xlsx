--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663d27e468b046f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69b2144367c4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9b50ba91f041b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc9e8dbcff4433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28976245e5574245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9b50ba91f041b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439d7b987c444bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc9e8dbcff4433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>