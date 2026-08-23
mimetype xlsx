--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69b2144367c4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd1666511ee43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc9e8dbcff4433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685db871e87b4ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439d7b987c444bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc9e8dbcff4433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762e6e41f4174610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685db871e87b4ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobile Payment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>