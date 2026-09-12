--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9261b80ff3456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277dca448f074155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644effe79a684327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3441ebdf3142a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fedd408e9e4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644effe79a684327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa8f5e7fa447ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3441ebdf3142a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>