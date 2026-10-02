--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277dca448f074155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbdf07cd48b42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3441ebdf3142a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5cfc92123f94039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa8f5e7fa447ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3441ebdf3142a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d5830ef5b14d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5cfc92123f94039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,404</x:t>
-[...107 lines deleted...]
-          <x:t>178,241</x:t>
+          <x:t>176,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,040</x:t>
-[...323 lines deleted...]
-          <x:t>175,034</x:t>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>