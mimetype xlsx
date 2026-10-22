--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbdf07cd48b42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a25888c003141b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5cfc92123f94039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64348d95bc34323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d5830ef5b14d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5cfc92123f94039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3666bc5933554b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64348d95bc34323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>