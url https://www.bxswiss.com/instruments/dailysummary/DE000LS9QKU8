--- v2 (2026-02-21)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b91f0d50bd4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813d26bd9c7545bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64f90ba90044b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6cc2c0781b4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd599956a994b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64f90ba90044b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d8a0df781b456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6cc2c0781b4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>145,185</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>