--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813d26bd9c7545bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af71f0603764e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6cc2c0781b4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489bf92818d74fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d8a0df781b456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6cc2c0781b4bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd57dc77546be4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489bf92818d74fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>