--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af71f0603764e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48352b89d19417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489bf92818d74fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192be60834614485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd57dc77546be4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489bf92818d74fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972dce36d8524d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192be60834614485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>