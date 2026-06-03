--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48352b89d19417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc605d89d648ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192be60834614485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra279688820474c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972dce36d8524d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192be60834614485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb2ab43827f4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra279688820474c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>