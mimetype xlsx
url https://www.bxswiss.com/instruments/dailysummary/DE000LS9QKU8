--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc605d89d648ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650342daf5ba436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra279688820474c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965deab660ef4905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb2ab43827f4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra279688820474c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0928c99c286b4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965deab660ef4905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>