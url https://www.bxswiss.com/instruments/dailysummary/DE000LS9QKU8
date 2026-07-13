--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650342daf5ba436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0a36553e4b4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965deab660ef4905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re870219395c64b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0928c99c286b4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965deab660ef4905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bbf27df6004d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re870219395c64b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>