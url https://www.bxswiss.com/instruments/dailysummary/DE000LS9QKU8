--- v8 (2026-07-13)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0a36553e4b4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9261b80ff3456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re870219395c64b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644effe79a684327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03bbf27df6004d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re870219395c64b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fedd408e9e4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644effe79a684327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen in der Cloud</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>167,842</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>