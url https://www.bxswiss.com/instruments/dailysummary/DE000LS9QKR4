--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc914324358444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2db9bae65744e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53533a73952f4c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c29bc6ac36f419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a72f66b5c86487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53533a73952f4c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0c4abc869447df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c29bc6ac36f419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>