--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2db9bae65744e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3f2851dac54db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c29bc6ac36f419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86997b4174c544bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0c4abc869447df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c29bc6ac36f419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60211bb423e04e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86997b4174c544bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>