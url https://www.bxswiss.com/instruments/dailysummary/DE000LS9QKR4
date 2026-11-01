--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3f2851dac54db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627886d24326440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86997b4174c544bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c980eb9ef044dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60211bb423e04e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86997b4174c544bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93051b2ee4ea45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c980eb9ef044dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>