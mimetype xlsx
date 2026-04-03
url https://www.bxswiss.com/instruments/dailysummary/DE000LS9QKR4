--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red005eaa6aa9406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078976d019174526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e38a6c7706433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1516a48629e4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c2a1b6663e4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e38a6c7706433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd42fdd86a7a4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1516a48629e4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>