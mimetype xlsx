--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078976d019174526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd985624c33413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1516a48629e4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45d5d095b7a495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd42fdd86a7a4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1516a48629e4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a98d1545d04470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45d5d095b7a495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>