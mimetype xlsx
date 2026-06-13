--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd985624c33413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb215d24c834b459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45d5d095b7a495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94874f141f924bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a98d1545d04470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45d5d095b7a495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e25de15ea4d42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94874f141f924bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>386,855</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>