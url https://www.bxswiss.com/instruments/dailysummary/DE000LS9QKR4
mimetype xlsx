--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb215d24c834b459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e819f102e04703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94874f141f924bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb6125c84154135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e25de15ea4d42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94874f141f924bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73347b2d5464b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb6125c84154135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>424,226</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>429,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>