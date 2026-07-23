--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e819f102e04703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ec1a22ffa437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb6125c84154135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476678803b72407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73347b2d5464b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb6125c84154135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b8502cddc74cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476678803b72407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>