--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ec1a22ffa437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580a61e048934f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476678803b72407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8d75f7895640cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b8502cddc74cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476678803b72407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0ff6501fb646c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8d75f7895640cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>