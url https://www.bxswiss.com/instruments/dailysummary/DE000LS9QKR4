--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580a61e048934f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc914324358444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8d75f7895640cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53533a73952f4c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0ff6501fb646c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8d75f7895640cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a72f66b5c86487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53533a73952f4c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Artificial Intelligence Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>434,759</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>422,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,583</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>