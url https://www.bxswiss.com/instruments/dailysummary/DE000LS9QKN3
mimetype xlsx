--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7275e35e550471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d885df89ba4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1ee58dd78b4b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e1e51cf89b4440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdfa97627b644baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1ee58dd78b4b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cc4117eb104bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e1e51cf89b4440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>