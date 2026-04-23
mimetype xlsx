--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d885df89ba4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R487bce4be26b4541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e1e51cf89b4440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23be06dd4731437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11cc4117eb104bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e1e51cf89b4440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e9c3c3eef04298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23be06dd4731437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,909</x:t>
-[...16 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,909</x:t>
-[...313 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>