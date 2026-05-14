--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R487bce4be26b4541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b4da15e9e24d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23be06dd4731437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d9e28dc2d7420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e9c3c3eef04298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23be06dd4731437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde52cbb7641f4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d9e28dc2d7420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>