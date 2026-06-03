--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b4da15e9e24d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dad185aa97483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d9e28dc2d7420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1617b9326c0456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde52cbb7641f4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d9e28dc2d7420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3ed991149340a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1617b9326c0456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>