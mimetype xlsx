--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dad185aa97483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f345a4d79c7430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1617b9326c0456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37fc08f00344c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3ed991149340a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1617b9326c0456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cada5f307f94706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37fc08f00344c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>