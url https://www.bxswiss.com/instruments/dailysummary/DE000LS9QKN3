--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f345a4d79c7430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cb16df76714b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37fc08f00344c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3620e954fc4be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cada5f307f94706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37fc08f00344c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7a19d07c5b44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3620e954fc4be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>134,755</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,754</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>136,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,327</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>