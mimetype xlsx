--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cb16df76714b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d078c2d0dde4940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3620e954fc4be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363b612733944e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7a19d07c5b44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3620e954fc4be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10c5a60752440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363b612733944e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,429</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>