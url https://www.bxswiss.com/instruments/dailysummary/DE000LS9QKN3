--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d078c2d0dde4940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf44d84722904d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363b612733944e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea18a7d36c7141a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10c5a60752440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363b612733944e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae01d8ca7344f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea18a7d36c7141a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>