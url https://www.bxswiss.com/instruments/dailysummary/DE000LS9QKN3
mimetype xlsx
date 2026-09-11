--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf44d84722904d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a44deb946754694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea18a7d36c7141a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a62290326e406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae01d8ca7344f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea18a7d36c7141a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de6e7fe870841f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a62290326e406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>