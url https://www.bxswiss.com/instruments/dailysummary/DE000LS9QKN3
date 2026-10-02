--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a44deb946754694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da6b97313f84207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a62290326e406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cf8dd7af78420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de6e7fe870841f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a62290326e406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c194363515040df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cf8dd7af78420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,951</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>