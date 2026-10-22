--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da6b97313f84207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5796666a76494df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cf8dd7af78420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9399111d134e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c194363515040df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cf8dd7af78420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2958a71830354d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9399111d134e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>takeover branchenkenner in-side</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>