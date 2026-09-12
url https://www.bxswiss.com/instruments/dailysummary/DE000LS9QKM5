--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c361ed72894c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d360c353c4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31e1b97d4c94d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca60afd3a7714ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd846fee619e94fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31e1b97d4c94d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c9ee76c07947bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca60afd3a7714ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>210,517</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>