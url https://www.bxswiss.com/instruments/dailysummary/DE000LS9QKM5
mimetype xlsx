--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d360c353c4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabffb5f73294151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca60afd3a7714ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b96d2aa2cd4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c9ee76c07947bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca60afd3a7714ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5195c960c28440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b96d2aa2cd4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>