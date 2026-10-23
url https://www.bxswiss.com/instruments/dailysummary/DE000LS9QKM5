--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabffb5f73294151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f82c26b27b47eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b96d2aa2cd4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c17352e5804bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5195c960c28440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b96d2aa2cd4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb298d17f56bb44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c17352e5804bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>