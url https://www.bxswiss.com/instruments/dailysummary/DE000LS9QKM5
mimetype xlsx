--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2914a8709a184f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6ec2eafb1e4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4384a5335b874212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936e45defe944370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a845f4985ad4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4384a5335b874212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65be517ca82f4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936e45defe944370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>