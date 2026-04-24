--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6ec2eafb1e4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2225a91d58a4484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936e45defe944370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdceb23aa442a4933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65be517ca82f4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936e45defe944370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce0e07aacda4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdceb23aa442a4933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>