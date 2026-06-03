--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2225a91d58a4484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bc3d0e599c4191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdceb23aa442a4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642c5117a76f4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce0e07aacda4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdceb23aa442a4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc679c3831ac04850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642c5117a76f4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>196,920</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>