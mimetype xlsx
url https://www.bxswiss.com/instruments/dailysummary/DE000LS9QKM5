--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bc3d0e599c4191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1766a83757c34ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642c5117a76f4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c59a6c70ac1412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc679c3831ac04850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642c5117a76f4e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdc9afd63db471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c59a6c70ac1412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>