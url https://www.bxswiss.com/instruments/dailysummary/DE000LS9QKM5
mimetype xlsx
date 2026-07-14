--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1766a83757c34ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba379a4d1d04822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c59a6c70ac1412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26cb59f3854b427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdc9afd63db471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c59a6c70ac1412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f4bdab7a084f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26cb59f3854b427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>