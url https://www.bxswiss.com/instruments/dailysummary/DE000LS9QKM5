--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba379a4d1d04822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c361ed72894c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26cb59f3854b427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31e1b97d4c94d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f4bdab7a084f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26cb59f3854b427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd846fee619e94fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31e1b97d4c94d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global--Tec</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>