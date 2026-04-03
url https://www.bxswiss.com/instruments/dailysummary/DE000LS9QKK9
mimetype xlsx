--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab4ed7ff6404a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8459287cd2b4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db6abcd81bc493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3907758bcff47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88d6a0526544ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db6abcd81bc493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f20625528b9408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3907758bcff47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>