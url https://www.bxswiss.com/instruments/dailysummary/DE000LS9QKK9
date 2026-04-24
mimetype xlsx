--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8459287cd2b4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18966733e0334e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3907758bcff47e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra897cd7d42724c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f20625528b9408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3907758bcff47e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca16c8bd71c546a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra897cd7d42724c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>