--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18966733e0334e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0578e9a8bef4f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra897cd7d42724c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ac94df389a489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca16c8bd71c546a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra897cd7d42724c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3b2603b6ce4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ac94df389a489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>