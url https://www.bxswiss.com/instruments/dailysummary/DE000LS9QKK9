--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0578e9a8bef4f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac3d48fb2124b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ac94df389a489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149c387c4fa145bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3b2603b6ce4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ac94df389a489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96e0d61f8ec4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149c387c4fa145bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>182,497</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>