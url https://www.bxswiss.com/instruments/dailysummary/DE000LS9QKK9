--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac3d48fb2124b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e3c74fccaf43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149c387c4fa145bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec90df0ac82457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96e0d61f8ec4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149c387c4fa145bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c750c7b95314c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec90df0ac82457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>