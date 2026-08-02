--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e3c74fccaf43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eafcde3d9ea431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec90df0ac82457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37383855905a4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c750c7b95314c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec90df0ac82457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2baf676c44f64d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37383855905a4594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>