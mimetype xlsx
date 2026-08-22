--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eafcde3d9ea431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dd78586f354b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37383855905a4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb6f75470014305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2baf676c44f64d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37383855905a4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91415b82acf4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb6f75470014305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>