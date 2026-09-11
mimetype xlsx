--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dd78586f354b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1b60080a384236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb6f75470014305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c9303ba61e4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91415b82acf4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb6f75470014305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae01657463c148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c9303ba61e4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>