--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1b60080a384236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd573e1178e244977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c9303ba61e4103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599cd362e231477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae01657463c148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c9303ba61e4103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56eb60ba07194394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599cd362e231477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>