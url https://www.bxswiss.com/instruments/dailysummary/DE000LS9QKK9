--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd573e1178e244977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661a17218a214ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599cd362e231477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dc6a0b11794abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56eb60ba07194394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599cd362e231477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5bcb7acfed423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dc6a0b11794abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrend Cleantech Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>