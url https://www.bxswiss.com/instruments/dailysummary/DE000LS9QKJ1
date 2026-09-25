--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a316fe49524847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5009d4fc214e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d10ed8a14bd4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17161b677e494b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ac51b9b8d543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d10ed8a14bd4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c8709d9b264fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17161b677e494b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>83,455</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,848</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>83,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,183</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>