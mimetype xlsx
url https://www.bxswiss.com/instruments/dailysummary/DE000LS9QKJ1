--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5009d4fc214e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d892af0b9fb4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17161b677e494b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4138df8976c64c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c8709d9b264fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17161b677e494b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc035b81fbfcd4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4138df8976c64c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>