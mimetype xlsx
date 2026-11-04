--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d892af0b9fb4634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef541ab03ba47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4138df8976c64c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9604c27d1a62433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc035b81fbfcd4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4138df8976c64c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87260904ba8d4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9604c27d1a62433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>