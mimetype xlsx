--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66332a9e7883445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2960eec0c3d49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08aed70fabb4b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1a4a20f6674356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b728eaede34525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08aed70fabb4b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88638cb20b5e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1a4a20f6674356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>