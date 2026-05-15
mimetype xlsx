--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2960eec0c3d49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7456f51aa6bd45b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1a4a20f6674356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41438b2d4914c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88638cb20b5e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1a4a20f6674356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e801c086d2c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41438b2d4914c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,352 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...146 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>