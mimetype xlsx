--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7456f51aa6bd45b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e00f6e0ca6e4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41438b2d4914c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd42cc14184a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e801c086d2c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41438b2d4914c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec495c4c46a49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd42cc14184a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,352 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...271 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>