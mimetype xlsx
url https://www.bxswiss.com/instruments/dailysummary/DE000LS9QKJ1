--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e00f6e0ca6e4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9827f84506b640ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd42cc14184a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad82a99aa0e49af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec495c4c46a49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd42cc14184a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738e49244ddb4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad82a99aa0e49af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>