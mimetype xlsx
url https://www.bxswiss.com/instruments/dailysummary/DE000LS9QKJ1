--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9827f84506b640ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c2baf65cbf40eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad82a99aa0e49af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7599e516ed5f4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738e49244ddb4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad82a99aa0e49af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf3ea12c52b4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7599e516ed5f4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>