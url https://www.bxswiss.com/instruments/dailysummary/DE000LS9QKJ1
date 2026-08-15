--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c2baf65cbf40eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd73930b26143bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7599e516ed5f4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dca78c6cad4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf3ea12c52b4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7599e516ed5f4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb969ba2ef77641e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dca78c6cad4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>84,223</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,749</x:t>
-[...249 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,324</x:t>
-[...58 lines deleted...]
-          <x:t>82,654</x:t>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>83,336</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>