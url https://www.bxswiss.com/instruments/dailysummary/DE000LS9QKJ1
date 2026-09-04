--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd73930b26143bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a316fe49524847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dca78c6cad4a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d10ed8a14bd4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb969ba2ef77641e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dca78c6cad4a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ac51b9b8d543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d10ed8a14bd4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Oriented-Zukunftstrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>